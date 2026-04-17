--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6045897630574720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61404d3321454309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e260f355f84161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595c9f053f104769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff1782c239646d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e260f355f84161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf5b8e50b9f48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595c9f053f104769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Fortschritt </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,287 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...235 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.611,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.622,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.568,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.593,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.556,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.602,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.534,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.541,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.545,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.559,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.533,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.543,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.552,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.613,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.544,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.610,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.623,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.631,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.558,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.581,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.641,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.581,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.630,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.686,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.729,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.685,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.706,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.708,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.717,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.633,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.685,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.686,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.710,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.675,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.708,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.756,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.759,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.728,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.741,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.765,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.801,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.750,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.763,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.756,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.803,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.737,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.802,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.837,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.841,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.799,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.822,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.869,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.895,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.846,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.892,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>