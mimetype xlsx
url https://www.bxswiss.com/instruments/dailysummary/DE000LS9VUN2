--- v2 (2026-04-17)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61404d3321454309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2273da90c06244bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595c9f053f104769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba4bdc84d694306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf5b8e50b9f48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595c9f053f104769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd471612c7fe4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba4bdc84d694306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Fortschritt </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.686,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.729,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.685,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.706,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.869,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.895,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.846,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.892,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.611,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.628,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.536,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.588,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.592,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.613,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.507,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.510,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.534,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.545,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.489,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.492,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.511,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.481,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.540,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.542,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.497,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.501,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.504,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.509,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.472,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.450,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.486,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.468,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.483,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.473,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.440,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.485,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.462,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.441,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.445,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.455,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.345,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.365,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.318,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.348,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>