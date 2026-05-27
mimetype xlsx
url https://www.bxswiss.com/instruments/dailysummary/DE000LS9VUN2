--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2273da90c06244bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd5dcddfb4940ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba4bdc84d694306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c71d99c4534439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd471612c7fe4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba4bdc84d694306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R038fe63182ab413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c71d99c4534439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Fortschritt </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.479,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.490,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.450,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.486,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.345,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.365,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.318,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.348,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.358,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.348,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.372,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.357,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.357,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.324,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.342,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.323,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.300,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.307,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.286,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.278,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.373,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.312,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.329,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.336,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.312,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.329,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.406,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.331,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.349,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.412,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.469,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.411,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.437,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.415,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.368,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.371,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.412,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.365,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.411,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.408,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.417,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.356,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.356,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>