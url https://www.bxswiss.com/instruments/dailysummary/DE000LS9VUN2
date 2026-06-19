--- v4 (2026-05-27)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd5dcddfb4940ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ccec9a8361542ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c71d99c4534439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9be1bcbb3d95419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R038fe63182ab413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c71d99c4534439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307eda1999aa421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9be1bcbb3d95419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Fortschritt </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.338,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.414,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.327,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.408,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.356,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.362,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.356,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.360,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.383,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.381,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.371,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.306,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.325,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.294,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.316,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.316,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.308,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.317,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.315,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.317,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.307,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.260,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.260,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.253,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.225,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.232,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.252,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.228,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.243,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.221,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.244,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.251,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.242,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.237,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.224,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.242,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.199,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.217,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.213,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.223,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.143,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.124,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>