--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ccec9a8361542ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a0ec3766f04e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9be1bcbb3d95419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaf02cb73f041c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307eda1999aa421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9be1bcbb3d95419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abe2ee7f89b44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaf02cb73f041c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Fortschritt </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.243,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.271,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.221,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.244,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.120,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.137,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.100,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.120,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.140,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.154,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.125,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.113,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.121,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.149,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.113,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.156,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.133,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.136,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.106,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>