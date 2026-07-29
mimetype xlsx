--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a0ec3766f04e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6f503b51e04da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaf02cb73f041c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb218a329a2894392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abe2ee7f89b44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaf02cb73f041c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8410e08ffc84491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb218a329a2894392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Fortschritt </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.068,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.109,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.054,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.098,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.123,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.136,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.081,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.106,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>