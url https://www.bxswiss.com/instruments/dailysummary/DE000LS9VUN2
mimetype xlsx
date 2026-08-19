--- v7 (2026-07-29)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6f503b51e04da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb50061d0514df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb218a329a2894392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radad8941f216445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8410e08ffc84491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb218a329a2894392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a26630029b4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radad8941f216445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Fortschritt </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.919,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.920,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.909,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.914,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.003,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.076,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.001,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.059,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.125,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.217,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.140,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.213,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.130,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>