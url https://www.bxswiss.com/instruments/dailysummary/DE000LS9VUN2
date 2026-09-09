--- v8 (2026-08-19)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb50061d0514df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399aa1adff144637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radad8941f216445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e8e3c14f6e4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a26630029b4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radad8941f216445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6924368edda44800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e8e3c14f6e4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Fortschritt </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.079,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.104,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.063,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.100,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.133,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.213,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.130,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.212,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.196,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.240,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.195,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.229,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.206,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.229,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.191,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.203,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.222,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.184,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.217,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.221,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.186,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.215,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.259,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.200,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.252,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.267,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.200,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.215,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.229,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.291,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.284,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.271,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.252,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.293,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.226,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.320,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.250,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.298,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.322,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.297,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.307,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.223,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.189,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.135,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>