--- v9 (2026-09-09)
+++ v10 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399aa1adff144637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a619db0be8a4769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e8e3c14f6e4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8294007866404e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6924368edda44800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e8e3c14f6e4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca281b189a7b4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8294007866404e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Fortschritt </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.229,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.291,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.218,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.284,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.176,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.187,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.123,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.135,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.141,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.105,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.130,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.192,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.266,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.188,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.244,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.252,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.206,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.187,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.192,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>