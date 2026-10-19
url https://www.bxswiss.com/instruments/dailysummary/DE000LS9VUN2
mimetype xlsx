--- v10 (2026-09-29)
+++ v11 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a619db0be8a4769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919880c7d3c24c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8294007866404e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbb9531765a4d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca281b189a7b4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8294007866404e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8e0b8f639b46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbb9531765a4d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Fortschritt </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.187,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.192,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.144,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.151,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.060,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.088,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.006,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.008,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>