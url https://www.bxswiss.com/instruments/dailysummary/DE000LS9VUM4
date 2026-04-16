--- v1 (2026-03-27)
+++ v2 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f18e0bff1847b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99639dd8b3384b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb664136c7e68422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e7910bb482c4a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9675d514df614ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb664136c7e68422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7cfc3717a9b446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e7910bb482c4a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategische Aktienperspektiven</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...81 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,113</x:t>
-[...161 lines deleted...]
-          <x:t>91,286</x:t>
+          <x:t>91,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,061</x:t>
-[...75 lines deleted...]
-          <x:t>90,113</x:t>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,349</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>91,134</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>