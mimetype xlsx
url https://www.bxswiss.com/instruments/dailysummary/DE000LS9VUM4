--- v2 (2026-04-16)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99639dd8b3384b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795d7f6b381f46f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e7910bb482c4a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e0ff48108145dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7cfc3717a9b446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e7910bb482c4a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea352b4b6d9402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e0ff48108145dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategische Aktienperspektiven</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>