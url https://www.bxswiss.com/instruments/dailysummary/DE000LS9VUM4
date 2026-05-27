--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795d7f6b381f46f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafd5451cf4a4e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e0ff48108145dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45907c7aab0a479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea352b4b6d9402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e0ff48108145dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c3e3d8d6f04788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45907c7aab0a479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategische Aktienperspektiven</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>94,009</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,475</x:t>
-[...97 lines deleted...]
-          <x:t>93,891</x:t>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>93,573</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>