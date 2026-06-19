--- v4 (2026-05-27)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafd5451cf4a4e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8003faefc1064f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45907c7aab0a479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9596b57d38ff424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c3e3d8d6f04788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45907c7aab0a479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd88f0bdee67745d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9596b57d38ff424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategische Aktienperspektiven</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,346</x:t>
@@ -683,31 +265,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>