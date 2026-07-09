--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8003faefc1064f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40b02926bb54497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9596b57d38ff424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1eb681f955b48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd88f0bdee67745d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9596b57d38ff424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d729a9eba044f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1eb681f955b48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategische Aktienperspektiven</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>