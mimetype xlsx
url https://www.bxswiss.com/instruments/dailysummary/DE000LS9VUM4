--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40b02926bb54497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4394d5654c0c4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1eb681f955b48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4466d074c740bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d729a9eba044f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1eb681f955b48f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181f18974cad482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4466d074c740bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategische Aktienperspektiven</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>