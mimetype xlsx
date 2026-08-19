--- v7 (2026-07-29)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4394d5654c0c4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b8c52c6f784055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4466d074c740bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2a2ec340a54523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181f18974cad482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4466d074c740bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ca0533cb42427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2a2ec340a54523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategische Aktienperspektiven</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>