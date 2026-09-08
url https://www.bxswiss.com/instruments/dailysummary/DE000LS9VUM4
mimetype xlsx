--- v8 (2026-08-19)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b8c52c6f784055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2baea564d35d4697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2a2ec340a54523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f64daf482f47ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ca0533cb42427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2a2ec340a54523" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefa91cef7b549ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f64daf482f47ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategische Aktienperspektiven</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>