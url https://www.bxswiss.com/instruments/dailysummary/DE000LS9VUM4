--- v9 (2026-09-08)
+++ v10 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2baea564d35d4697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c8c1a1e1764d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f64daf482f47ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e52cbf8c2184500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefa91cef7b549ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f64daf482f47ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46828ae73aac4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e52cbf8c2184500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategische Aktienperspektiven</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,084</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>96,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,414</x:t>
-[...53 lines deleted...]
-          <x:t>96,103</x:t>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>