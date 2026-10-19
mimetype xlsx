--- v10 (2026-09-29)
+++ v11 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c8c1a1e1764d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raccbb141e7544e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e52cbf8c2184500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7da9f7378e54942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46828ae73aac4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e52cbf8c2184500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc67f41c6c27e4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7da9f7378e54942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategische Aktienperspektiven</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>96,605</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,414</x:t>
-[...420 lines deleted...]
-        <x:is>
           <x:t>96,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>