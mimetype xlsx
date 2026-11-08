--- v11 (2026-10-19)
+++ v12 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raccbb141e7544e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd30d19d80fa4132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7da9f7378e54942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red880a1a120b40cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc67f41c6c27e4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7da9f7378e54942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9c1d89d8be4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red880a1a120b40cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategische Aktienperspektiven</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>