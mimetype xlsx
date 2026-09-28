--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e434a0e3d14e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b96da9579824e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cbac8ff418a4e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red044c819bac413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4315421c7d654ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cbac8ff418a4e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde54b7feba0e438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red044c819bac413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>104,092</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,211</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>105,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,059</x:t>
-[...139 lines deleted...]
-          <x:t>105,457</x:t>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>