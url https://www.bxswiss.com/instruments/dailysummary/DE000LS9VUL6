--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b96da9579824e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c401af84e54af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red044c819bac413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e272a6e8c748f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde54b7feba0e438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red044c819bac413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdf524c7c2f4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e272a6e8c748f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>