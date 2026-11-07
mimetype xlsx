--- v11 (2026-10-18)
+++ v12 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c401af84e54af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4634b72d7ec044b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e272a6e8c748f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7715a12c5599455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdf524c7c2f4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e272a6e8c748f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6dc6cfa3e994652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7715a12c5599455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>