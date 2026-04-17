--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987312392a294464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54ef543a6de4a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ac4a9f7145f463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b672d7d4faa4979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c90fcda39f44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ac4a9f7145f463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec847ea8df04355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b672d7d4faa4979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,489 +149,252 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...57 lines deleted...]
-          <x:t>88,998</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,411</x:t>
-[...48 lines deleted...]
-          <x:t>85,269</x:t>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,189</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,769</x:t>
@@ -650,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>