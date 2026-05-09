--- v2 (2026-04-17)
+++ v3 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54ef543a6de4a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e6d94b17934367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b672d7d4faa4979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ebc0f8b4f084e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec847ea8df04355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b672d7d4faa4979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b85f151a304891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ebc0f8b4f084e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>