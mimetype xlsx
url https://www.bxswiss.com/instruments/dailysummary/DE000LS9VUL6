--- v3 (2026-05-09)
+++ v4 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e6d94b17934367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87764bd28dc4bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ebc0f8b4f084e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a4eba4ecbc24379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b85f151a304891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ebc0f8b4f084e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79216bbc13f8486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a4eba4ecbc24379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>87,351</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,220</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>87,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,348</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>