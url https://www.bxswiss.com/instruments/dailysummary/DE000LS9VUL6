--- v4 (2026-05-29)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87764bd28dc4bf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708e27a0f32c486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a4eba4ecbc24379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a14052148204877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79216bbc13f8486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a4eba4ecbc24379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3204cb355290448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a14052148204877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>