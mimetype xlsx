--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708e27a0f32c486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408c60b4f84d4767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a14052148204877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12605c201f204f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3204cb355290448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a14052148204877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbd332fe38d40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12605c201f204f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>91,835</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,278</x:t>
-[...490 lines deleted...]
-          <x:t>91,580</x:t>
+          <x:t>92,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>