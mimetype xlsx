--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408c60b4f84d4767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7b5a0ae23f42a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12605c201f204f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4def6ea6477d4e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbd332fe38d40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12605c201f204f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a6125725d7446e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4def6ea6477d4e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>