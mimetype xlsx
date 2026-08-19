--- v7 (2026-07-29)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7b5a0ae23f42a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc46ec890f0049f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4def6ea6477d4e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf7f844e2a904234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a6125725d7446e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4def6ea6477d4e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b74d72593448d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf7f844e2a904234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>