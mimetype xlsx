--- v8 (2026-08-19)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc46ec890f0049f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e434a0e3d14e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf7f844e2a904234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cbac8ff418a4e96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b74d72593448d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf7f844e2a904234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4315421c7d654ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cbac8ff418a4e96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>