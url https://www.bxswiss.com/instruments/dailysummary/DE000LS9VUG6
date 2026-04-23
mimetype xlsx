--- v1 (2026-03-27)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac7de1dc69e441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c6717340734e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4394290ae3484272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2632af5d9ad47fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685d5eeb1ab34cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4394290ae3484272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff85691b73f41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2632af5d9ad47fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Idiosyncratic Alpha </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...290 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,472</x:t>
-[...198 lines deleted...]
-          <x:t>90,821</x:t>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>