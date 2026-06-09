--- v2 (2026-04-23)
+++ v3 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c6717340734e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f00b53c6a34f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2632af5d9ad47fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90f553e835b41d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff85691b73f41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2632af5d9ad47fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e65a93d90514c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90f553e835b41d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Idiosyncratic Alpha </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>101,086</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>