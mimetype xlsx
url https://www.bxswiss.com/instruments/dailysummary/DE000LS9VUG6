--- v3 (2026-06-09)
+++ v4 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f00b53c6a34f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a30bc160bf4f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90f553e835b41d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f00c25b770e4763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e65a93d90514c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90f553e835b41d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322fdcc7ca3846a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f00c25b770e4763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Idiosyncratic Alpha </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,104 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +656,139 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>