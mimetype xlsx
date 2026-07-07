--- v4 (2026-06-13)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a30bc160bf4f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e417a4210f443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f00c25b770e4763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a2f9b9f67b42e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322fdcc7ca3846a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f00c25b770e4763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f0a57761e34444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a2f9b9f67b42e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Idiosyncratic Alpha </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>