--- v5 (2026-07-07)
+++ v6 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e417a4210f443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27667356891a4b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a2f9b9f67b42e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1f66830a23f4c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f0a57761e34444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a2f9b9f67b42e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5574bdc5e2e445a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1f66830a23f4c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Idiosyncratic Alpha </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>94,908</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>98,327</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>