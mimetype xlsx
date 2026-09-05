--- v6 (2026-08-15)
+++ v7 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27667356891a4b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6160e4f95c469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1f66830a23f4c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1557b4469f449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5574bdc5e2e445a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1f66830a23f4c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f50945b52c14a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1557b4469f449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Idiosyncratic Alpha </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>