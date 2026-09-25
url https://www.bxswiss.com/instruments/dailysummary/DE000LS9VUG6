--- v7 (2026-09-05)
+++ v8 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6160e4f95c469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e79a6eedc742d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1557b4469f449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc718a96db98a4d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f50945b52c14a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1557b4469f449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28b4e8beb9a4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc718a96db98a4d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Idiosyncratic Alpha </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,862</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>