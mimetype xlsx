--- v8 (2026-09-25)
+++ v9 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e79a6eedc742d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b9674aa8384d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc718a96db98a4d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650dd28036cd4971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28b4e8beb9a4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc718a96db98a4d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ede5a452a094a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650dd28036cd4971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Idiosyncratic Alpha </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>