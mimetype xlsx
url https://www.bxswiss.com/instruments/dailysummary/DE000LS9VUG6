--- v9 (2026-10-15)
+++ v10 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b9674aa8384d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4084ac0530594d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650dd28036cd4971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98d2939fb674688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ede5a452a094a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650dd28036cd4971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree42056a7928401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98d2939fb674688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Idiosyncratic Alpha </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>