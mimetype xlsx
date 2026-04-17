--- v2 (2026-03-27)
+++ v3 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781769eeba7d4b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f915c7fa2f34fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e28cc6dacc4277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee3180fe0d04393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f2a9eea5b84bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e28cc6dacc4277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c21914e3844bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee3180fe0d04393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gold Treasury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,287 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...235 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -623,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>