--- v3 (2026-04-17)
+++ v4 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f915c7fa2f34fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2bbe2ec4cd4e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee3180fe0d04393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5ab7ee34644e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c21914e3844bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee3180fe0d04393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17441a55736c4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5ab7ee34644e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gold Treasury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,156</x:t>
@@ -737,31 +292,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>