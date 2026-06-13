--- v4 (2026-05-09)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2bbe2ec4cd4e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d7aa999b5547ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5ab7ee34644e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf99e95dc3742ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17441a55736c4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5ab7ee34644e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f8fa328c80440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf99e95dc3742ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gold Treasury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...546 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>