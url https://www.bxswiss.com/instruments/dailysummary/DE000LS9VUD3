--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d7aa999b5547ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82fe7edee9d49d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf99e95dc3742ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca10c99a41f44c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f8fa328c80440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf99e95dc3742ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd119856884384700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca10c99a41f44c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gold Treasury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>