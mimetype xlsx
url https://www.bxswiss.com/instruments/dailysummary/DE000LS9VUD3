--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82fe7edee9d49d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fd21c2aaad4bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca10c99a41f44c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b24c38afd94d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd119856884384700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca10c99a41f44c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5cab316c0df4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b24c38afd94d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gold Treasury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>