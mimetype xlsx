--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fd21c2aaad4bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968eadcbf21f466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b24c38afd94d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6aa892c556e4fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5cab316c0df4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b24c38afd94d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a7f07bb96642a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6aa892c556e4fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gold Treasury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>