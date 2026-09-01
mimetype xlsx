--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968eadcbf21f466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8a358e00de4044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6aa892c556e4fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca1f02fdc3a4055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a7f07bb96642a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6aa892c556e4fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e23041d8fb41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca1f02fdc3a4055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gold Treasury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>90,497</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,889</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>87,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,695</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>