--- v9 (2026-09-01)
+++ v10 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8a358e00de4044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e664d3418c4ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca1f02fdc3a4055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb04c06f6a0a4835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e23041d8fb41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca1f02fdc3a4055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3323fb7292e4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb04c06f6a0a4835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gold Treasury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>89,781</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>