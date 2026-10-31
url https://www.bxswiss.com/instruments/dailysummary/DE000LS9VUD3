--- v10 (2026-10-11)
+++ v11 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e664d3418c4ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7dea572ff8c4103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb04c06f6a0a4835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbabff1819b0a48f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3323fb7292e4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb04c06f6a0a4835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9df45926da244974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbabff1819b0a48f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Gold Treasury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>