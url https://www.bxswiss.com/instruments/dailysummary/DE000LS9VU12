--- v1 (2026-03-27)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43cd8c1e6d2a4cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2dfab091ab94931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4481f4c99a134514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b55b5106b442e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bca2c350ea471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4481f4c99a134514" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb97ad2f685412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b55b5106b442e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NP Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...377 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,594</x:t>
@@ -630,31 +211,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>