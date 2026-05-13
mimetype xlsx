--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2dfab091ab94931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45290e4c4a944952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b55b5106b442e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R698db74646f84dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb97ad2f685412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b55b5106b442e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed42c2d3ff84f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R698db74646f84dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NP Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,361 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...309 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>