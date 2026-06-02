--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45290e4c4a944952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6c2e06fc3d4e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R698db74646f84dd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1035e6b63267444a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed42c2d3ff84f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R698db74646f84dd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd13e9734634f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1035e6b63267444a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NP Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>