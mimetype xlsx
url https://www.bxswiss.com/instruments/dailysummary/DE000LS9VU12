--- v4 (2026-06-02)
+++ v5 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6c2e06fc3d4e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c201ea75ff4491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1035e6b63267444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R760137a3ec0e4ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd13e9734634f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1035e6b63267444a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc9b594d6ad4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R760137a3ec0e4ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NP Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>