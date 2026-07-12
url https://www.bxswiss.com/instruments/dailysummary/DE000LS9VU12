--- v5 (2026-06-22)
+++ v6 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c201ea75ff4491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d55d0225ce4898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R760137a3ec0e4ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f5f468d7b94cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc9b594d6ad4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R760137a3ec0e4ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8bebec6322f4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f5f468d7b94cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NP Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>