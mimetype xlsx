--- v6 (2026-07-12)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d55d0225ce4898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4d90cbb4664388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f5f468d7b94cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71ed9f3cb704130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8bebec6322f4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f5f468d7b94cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a4d082bb9e4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71ed9f3cb704130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NP Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>