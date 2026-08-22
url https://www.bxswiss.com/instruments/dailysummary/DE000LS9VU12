--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4d90cbb4664388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0916ca9560ad4fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71ed9f3cb704130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbf21d82add4040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a4d082bb9e4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71ed9f3cb704130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74051bbc9ec4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbf21d82add4040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NP Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>