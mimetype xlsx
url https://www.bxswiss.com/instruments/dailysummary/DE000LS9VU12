--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0916ca9560ad4fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5e18e8c14a4586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbf21d82add4040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a0cf5e0a9b4cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74051bbc9ec4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbf21d82add4040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e99cc4fc4fa40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a0cf5e0a9b4cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NP Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>