--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5e18e8c14a4586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f22368d27e4b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a0cf5e0a9b4cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5ac967a8544831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e99cc4fc4fa40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a0cf5e0a9b4cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54add9e62874346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5ac967a8544831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NP Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>96,072</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,998</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>94,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,284</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>