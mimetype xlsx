--- v10 (2026-10-02)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f22368d27e4b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7f67c3d1e746b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5ac967a8544831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef18d33b4544e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54add9e62874346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5ac967a8544831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0649e3d7d17d463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef18d33b4544e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NP Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VU12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,354</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>103,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,694</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>