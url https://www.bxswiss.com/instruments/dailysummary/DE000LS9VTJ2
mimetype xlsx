--- v1 (2026-03-28)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b99790ed54415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4b12ccba3b4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc8b4dc3f534a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390c0405054c4727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa3c5cf6ecc4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc8b4dc3f534a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428e2bb8e26744a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390c0405054c4727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental AI Growth Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...47 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,823</x:t>
-[...441 lines deleted...]
-          <x:t>94,532</x:t>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>