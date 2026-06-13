--- v2 (2026-04-23)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4b12ccba3b4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8d7f871e8e4c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390c0405054c4727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d06e97e26ce4541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428e2bb8e26744a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390c0405054c4727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153f03bd7f4c4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d06e97e26ce4541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental AI Growth Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>117,783</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>