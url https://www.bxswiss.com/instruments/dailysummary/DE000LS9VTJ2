--- v3 (2026-06-13)
+++ v4 (2026-07-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8d7f871e8e4c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464acdb76b83452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d06e97e26ce4541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234ddc5fa0cc415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153f03bd7f4c4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d06e97e26ce4541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e2f33d09694dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234ddc5fa0cc415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental AI Growth Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>