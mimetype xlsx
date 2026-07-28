--- v4 (2026-07-08)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464acdb76b83452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8720e1bb73480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234ddc5fa0cc415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6aa311cd46a4035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e2f33d09694dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234ddc5fa0cc415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2305e7c4918e4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6aa311cd46a4035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental AI Growth Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>