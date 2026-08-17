--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8720e1bb73480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae73dd6ef4b4e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6aa311cd46a4035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaa405841724572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2305e7c4918e4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6aa311cd46a4035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430fc3b128434e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaa405841724572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental AI Growth Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>