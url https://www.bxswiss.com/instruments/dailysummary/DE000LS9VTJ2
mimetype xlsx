--- v6 (2026-08-17)
+++ v7 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae73dd6ef4b4e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6668db4107a34854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaa405841724572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a7b5239eca4981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430fc3b128434e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaa405841724572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d2edd3b46c49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a7b5239eca4981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental AI Growth Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>