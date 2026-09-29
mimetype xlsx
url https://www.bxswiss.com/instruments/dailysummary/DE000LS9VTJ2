--- v7 (2026-09-07)
+++ v8 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6668db4107a34854" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410ff00263e64dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a7b5239eca4981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73b6590e5ea4fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d2edd3b46c49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a7b5239eca4981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15527026b6a44574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73b6590e5ea4fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental AI Growth Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>137,066</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...424 lines deleted...]
-          <x:t>134,792</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>