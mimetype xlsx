--- v8 (2026-09-29)
+++ v9 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410ff00263e64dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101b8f6f84164856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73b6590e5ea4fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5eadc41ea134273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15527026b6a44574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73b6590e5ea4fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287e137c217e4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5eadc41ea134273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental AI Growth Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>140,490</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>