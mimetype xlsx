--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403382b4d7274fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5436fb79554278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a85b4e0c1341f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa9ff5bf4114a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc145a689c15a4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a85b4e0c1341f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2316f3328d3e44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa9ff5bf4114a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paukos Turnaround 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,310 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...235 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,516</x:t>
@@ -623,31 +366,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>