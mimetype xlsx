--- v2 (2026-04-17)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5436fb79554278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61d3b0f450b4214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa9ff5bf4114a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa07e961ee254f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2316f3328d3e44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa9ff5bf4114a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60a4040d3ca4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa07e961ee254f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paukos Turnaround 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>