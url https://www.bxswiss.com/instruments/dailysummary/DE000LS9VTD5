--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61d3b0f450b4214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0682759e144bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa07e961ee254f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5718a8a50e4544e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60a4040d3ca4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa07e961ee254f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3290192b544085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5718a8a50e4544e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paukos Turnaround 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,663</x:t>
@@ -710,31 +312,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>