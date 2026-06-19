--- v4 (2026-05-27)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0682759e144bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c15ab104d43454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5718a8a50e4544e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc7e9aa7cca460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3290192b544085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5718a8a50e4544e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R180e8c8a976e4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc7e9aa7cca460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paukos Turnaround 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,545 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...340 lines deleted...]
-          <x:t>86,973</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>89,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>