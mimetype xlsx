--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c15ab104d43454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e7dbfd3cd5432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc7e9aa7cca460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4310e13ab4be446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R180e8c8a976e4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc7e9aa7cca460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa74d78038049f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4310e13ab4be446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paukos Turnaround 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>