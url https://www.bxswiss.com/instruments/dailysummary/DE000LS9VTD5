--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e7dbfd3cd5432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3443076195674ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4310e13ab4be446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27cb1771005449fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa74d78038049f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4310e13ab4be446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f40925db664b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27cb1771005449fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paukos Turnaround 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>86,815</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,631</x:t>
-[...431 lines deleted...]
-          <x:t>85,212</x:t>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>85,761</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>