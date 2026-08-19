--- v7 (2026-07-29)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3443076195674ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6736b5ecde394dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27cb1771005449fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724974951416430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f40925db664b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27cb1771005449fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b27bde7c7b4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724974951416430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paukos Turnaround 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>85,212</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,274</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>