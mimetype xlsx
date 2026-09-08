--- v8 (2026-08-19)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6736b5ecde394dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c8cee3feb8480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724974951416430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0c3dea5a944be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b27bde7c7b4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724974951416430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd908cc2c0f4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0c3dea5a944be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paukos Turnaround 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>