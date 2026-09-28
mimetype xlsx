--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c8cee3feb8480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40439918e37a407f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0c3dea5a944be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e47299b0f964fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd908cc2c0f4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0c3dea5a944be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d9d174895b1432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e47299b0f964fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paukos Turnaround 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>93,071</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,395</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>95,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>