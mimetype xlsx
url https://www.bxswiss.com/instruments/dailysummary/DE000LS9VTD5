--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40439918e37a407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250d8e69b5eb4e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e47299b0f964fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2219733007d34c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d9d174895b1432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e47299b0f964fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc5dda0cab94f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2219733007d34c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paukos Turnaround 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>