--- v11 (2026-10-18)
+++ v12 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250d8e69b5eb4e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c7df970ae54372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2219733007d34c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af9d81de48049f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc5dda0cab94f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2219733007d34c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc92007ef7664d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af9d81de48049f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Paukos Turnaround 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VTD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>