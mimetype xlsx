--- v9 (2026-09-09)
+++ v10 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2564694e9c054033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e6ffe4ec94473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05733d5649d44584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcd2ee1520a4b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff95ffb5b1104299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05733d5649d44584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3db4a729a71400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcd2ee1520a4b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quality Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>