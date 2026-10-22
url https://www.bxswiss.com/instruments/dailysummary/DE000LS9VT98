--- v10 (2026-10-01)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e6ffe4ec94473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9917404603e24233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcd2ee1520a4b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36272c3d170b44d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3db4a729a71400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcd2ee1520a4b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa938faeca9946b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36272c3d170b44d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quality Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>83,687</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,733</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>84,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,128</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>