--- v1 (2026-03-28)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e728cac8ea4a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2035d4f5a8394838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25caf5b50fa41db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4ff6f3786d4148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26063d87061e4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25caf5b50fa41db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd066dbb3516840e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4ff6f3786d4148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quality Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,287 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...235 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>