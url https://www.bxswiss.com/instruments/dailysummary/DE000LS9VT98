--- v2 (2026-04-17)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2035d4f5a8394838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1122d5856704462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4ff6f3786d4148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131b807bfaf948d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd066dbb3516840e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4ff6f3786d4148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0530418fb6384562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131b807bfaf948d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quality Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>