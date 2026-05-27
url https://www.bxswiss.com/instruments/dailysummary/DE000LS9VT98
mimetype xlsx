--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1122d5856704462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308de5c5140b4862" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131b807bfaf948d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b74c7e12424726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0530418fb6384562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131b807bfaf948d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d2e6cd4c0746a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b74c7e12424726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quality Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,986</x:t>
-[...259 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>83,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,966</x:t>
-[...252 lines deleted...]
-          <x:t>84,076</x:t>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>