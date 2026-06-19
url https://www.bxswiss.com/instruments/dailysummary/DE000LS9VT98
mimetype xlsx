--- v4 (2026-05-27)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308de5c5140b4862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9492fdc35f4245ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b74c7e12424726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5b10a9bc094ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d2e6cd4c0746a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b74c7e12424726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cb043b08f74948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5b10a9bc094ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quality Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>84,589</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,646</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,547</x:t>
-[...286 lines deleted...]
-          <x:t>82,538</x:t>
+          <x:t>84,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,402</x:t>
-[...4 lines deleted...]
-          <x:t>82,908</x:t>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>