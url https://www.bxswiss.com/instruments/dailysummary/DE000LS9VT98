--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9492fdc35f4245ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re455c10d48bb4268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5b10a9bc094ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3beb7f444c4e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cb043b08f74948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5b10a9bc094ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ceb519cf7cb48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3beb7f444c4e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quality Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>82,538</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,402</x:t>
-[...161 lines deleted...]
-          <x:t>83,642</x:t>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,676</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>84,365</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>