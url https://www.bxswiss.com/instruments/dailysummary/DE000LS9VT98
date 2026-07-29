--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re455c10d48bb4268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd70e7fafd494910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3beb7f444c4e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c42b945148c4a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ceb519cf7cb48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3beb7f444c4e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b4726a46234c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c42b945148c4a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quality Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>84,169</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,055</x:t>
-[...340 lines deleted...]
-          <x:t>84,192</x:t>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,343</x:t>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>83,463</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>