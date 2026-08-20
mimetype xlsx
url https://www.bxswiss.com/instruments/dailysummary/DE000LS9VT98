--- v7 (2026-07-29)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd70e7fafd494910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab1e7eb861844ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c42b945148c4a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9d4941b54f4c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b4726a46234c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c42b945148c4a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4509ad2dcc8f45c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9d4941b54f4c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quality Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>84,192</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,343</x:t>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,536</x:t>
-[...414 lines deleted...]
-          <x:t>83,465</x:t>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>