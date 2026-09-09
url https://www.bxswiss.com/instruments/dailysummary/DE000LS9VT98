--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab1e7eb861844ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2564694e9c054033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9d4941b54f4c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05733d5649d44584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4509ad2dcc8f45c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9d4941b54f4c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff95ffb5b1104299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05733d5649d44584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quality Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>