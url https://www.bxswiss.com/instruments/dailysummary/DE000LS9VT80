--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4444c525aff4e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c5cbc564e444ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81be69cef2b44a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4444a4ed629146da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree31dd8eb3734aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81be69cef2b44a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99037fc1ea11420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4444a4ed629146da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Crossit 38 200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,456 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...204 lines deleted...]
-          <x:t>85,875</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>