--- v2 (2026-04-17)
+++ v3 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c5cbc564e444ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e0589742bc4dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4444a4ed629146da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb56b25a40ba14780"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99037fc1ea11420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4444a4ed629146da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd00b68ef412049f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb56b25a40ba14780" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Crossit 38 200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>