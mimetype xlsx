--- v3 (2026-05-09)
+++ v4 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e0589742bc4dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b311c228c0847e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb56b25a40ba14780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2f9d2e933445c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd00b68ef412049f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb56b25a40ba14780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21e8931de5404134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2f9d2e933445c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Crossit 38 200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>