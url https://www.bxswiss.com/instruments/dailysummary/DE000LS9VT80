--- v4 (2026-05-29)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b311c228c0847e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc6d0be2841426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2f9d2e933445c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426a19232ee348bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21e8931de5404134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2f9d2e933445c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5c00f14ac848fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426a19232ee348bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Crossit 38 200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>97,616</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,684</x:t>
-[...382 lines deleted...]
-          <x:t>97,128</x:t>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>