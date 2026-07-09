--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc6d0be2841426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e410f2c5bb4d03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426a19232ee348bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca89eab0a1e44563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5c00f14ac848fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426a19232ee348bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723afe4d3b07487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca89eab0a1e44563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Crossit 38 200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>