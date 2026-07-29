--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e410f2c5bb4d03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdbc2d4ad5b451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca89eab0a1e44563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181ebefbf2164e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723afe4d3b07487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca89eab0a1e44563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a06f3f27f6d4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181ebefbf2164e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Crossit 38 200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>