--- v7 (2026-07-29)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdbc2d4ad5b451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e94edabf984cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181ebefbf2164e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd65efafdae4a4003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a06f3f27f6d4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181ebefbf2164e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fbdbf17b1a4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd65efafdae4a4003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Crossit 38 200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>99,704</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,977</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,501</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>