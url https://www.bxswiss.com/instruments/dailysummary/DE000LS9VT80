--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e94edabf984cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0622630c1e248b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd65efafdae4a4003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra292385e5a5e457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fbdbf17b1a4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd65efafdae4a4003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8b47a3d01a4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra292385e5a5e457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Crossit 38 200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>