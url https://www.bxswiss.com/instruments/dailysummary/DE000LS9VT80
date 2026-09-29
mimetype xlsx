--- v9 (2026-09-09)
+++ v10 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0622630c1e248b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d23ab216304ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra292385e5a5e457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5618d6da44e346fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8b47a3d01a4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra292385e5a5e457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d1d8edb33b4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5618d6da44e346fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Crossit 38 200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>100,904</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,876</x:t>
-[...134 lines deleted...]
-          <x:t>99,877</x:t>
+          <x:t>99,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>