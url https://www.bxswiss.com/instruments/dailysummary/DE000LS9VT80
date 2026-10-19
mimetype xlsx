--- v10 (2026-09-29)
+++ v11 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d23ab216304ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1221e0ea116e48d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5618d6da44e346fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d7965507984cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d1d8edb33b4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5618d6da44e346fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R679965f093fd451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d7965507984cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Crossit 38 200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,803</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,731</x:t>
-[...566 lines deleted...]
-          <x:t>99,907</x:t>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>