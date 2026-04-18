--- v1 (2026-03-27)
+++ v2 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a20846e0fc495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c15a03d466457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c043783d8864783"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5252d6581f2444e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11cd77d0cd9d4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c043783d8864783" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76f4f5ca7eb84969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5252d6581f2444e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austria 30 Private IR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,321 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...269 lines deleted...]
-        <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>