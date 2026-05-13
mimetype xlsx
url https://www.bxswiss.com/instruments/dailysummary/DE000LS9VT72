--- v2 (2026-04-18)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c15a03d466457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e29a1c1a90b4962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5252d6581f2444e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47503ef5dfed45d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76f4f5ca7eb84969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5252d6581f2444e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c0376fcd9234260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47503ef5dfed45d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austria 30 Private IR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>