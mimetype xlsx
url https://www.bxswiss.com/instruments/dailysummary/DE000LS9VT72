--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e29a1c1a90b4962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b130f32cbfe4868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47503ef5dfed45d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583d12ef3fc14e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c0376fcd9234260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47503ef5dfed45d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218fb53f13f8420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583d12ef3fc14e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austria 30 Private IR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>