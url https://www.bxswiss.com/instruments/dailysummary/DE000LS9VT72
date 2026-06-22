--- v4 (2026-06-02)
+++ v5 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b130f32cbfe4868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2012557210ea4732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583d12ef3fc14e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc5f896762948aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218fb53f13f8420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583d12ef3fc14e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398fc801b89c4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc5f896762948aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austria 30 Private IR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>