--- v5 (2026-06-22)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2012557210ea4732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c8701c121c4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc5f896762948aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cad09195804818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398fc801b89c4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc5f896762948aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d69d16b124f4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cad09195804818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austria 30 Private IR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>