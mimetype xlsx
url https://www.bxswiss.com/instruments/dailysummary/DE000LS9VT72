--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c8701c121c4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d948e32541340a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cad09195804818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4577f71aafd41f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d69d16b124f4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cad09195804818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fbf2e0472546a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4577f71aafd41f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austria 30 Private IR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>105,226</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,348</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>