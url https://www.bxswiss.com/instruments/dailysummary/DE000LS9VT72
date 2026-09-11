--- v7 (2026-08-02)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d948e32541340a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e49b6a52642433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4577f71aafd41f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358f88b4e18449d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fbf2e0472546a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4577f71aafd41f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea87a3f801f64aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358f88b4e18449d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austria 30 Private IR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>106,497</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,367</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>103,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>