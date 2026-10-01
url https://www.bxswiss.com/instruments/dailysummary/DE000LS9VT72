--- v8 (2026-09-11)
+++ v9 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e49b6a52642433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35be64fdc41c408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358f88b4e18449d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2689abd623794cdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea87a3f801f64aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358f88b4e18449d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13953e0c49449f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2689abd623794cdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austria 30 Private IR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>