--- v9 (2026-10-01)
+++ v10 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35be64fdc41c408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006399e544064f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2689abd623794cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f2a50f6b60437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13953e0c49449f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2689abd623794cdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24778ad29b74a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f2a50f6b60437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austria 30 Private IR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>