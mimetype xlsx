--- v9 (2026-09-08)
+++ v10 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64061369011d4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8427b1fc65b4dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4918d17cd73942d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742b4b8020d94e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36e3b4a1cbc4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4918d17cd73942d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b1bf7f134141a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742b4b8020d94e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,553</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,933</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>98,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>