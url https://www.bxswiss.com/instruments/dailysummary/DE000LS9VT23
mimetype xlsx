--- v10 (2026-09-30)
+++ v11 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8427b1fc65b4dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e48250d71f41b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742b4b8020d94e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde2e7096d94644db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b1bf7f134141a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742b4b8020d94e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf761a482e24646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde2e7096d94644db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,194</x:t>
-[...468 lines deleted...]
-          <x:t>93,876</x:t>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>