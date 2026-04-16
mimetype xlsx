--- v1 (2026-03-27)
+++ v2 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431258b3e7094c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e3c79502b54c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2e9c9c01eb4ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6af4129cce4ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6eac0a83fc945a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2e9c9c01eb4ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab382f00caab4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6af4129cce4ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...54 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,986</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>91,992</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,097</x:t>
-[...222 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,560</x:t>
-[...144 lines deleted...]
-          <x:t>90,988</x:t>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>