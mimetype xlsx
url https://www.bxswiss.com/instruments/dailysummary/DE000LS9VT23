--- v2 (2026-04-16)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e3c79502b54c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7131e528a67c477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6af4129cce4ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f122dec0254656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab382f00caab4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6af4129cce4ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b829258c864c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f122dec0254656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>