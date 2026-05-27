--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7131e528a67c477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9581fd9fe8249c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f122dec0254656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9942c84cc044f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b829258c864c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f122dec0254656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27c69e2b0084ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9942c84cc044f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>