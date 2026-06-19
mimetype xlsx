--- v4 (2026-05-27)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9581fd9fe8249c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f033ce5781c40fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9942c84cc044f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b6996d4d6e4a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27c69e2b0084ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9942c84cc044f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra056eb35f32b4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b6996d4d6e4a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>92,013</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,103</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...504 lines deleted...]
-          <x:t>91,986</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>