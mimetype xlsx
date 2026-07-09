--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f033ce5781c40fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc973452ea3e04a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b6996d4d6e4a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779850e9df1e44ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra056eb35f32b4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b6996d4d6e4a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445f27ae43244a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779850e9df1e44ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>91,986</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...451 lines deleted...]
-          <x:t>92,043</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>