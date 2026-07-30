--- v6 (2026-07-09)
+++ v7 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc973452ea3e04a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901cd1fd383140ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779850e9df1e44ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644c5d0649e5418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445f27ae43244a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779850e9df1e44ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R942f5b3577a94efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644c5d0649e5418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,153</x:t>
@@ -764,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>