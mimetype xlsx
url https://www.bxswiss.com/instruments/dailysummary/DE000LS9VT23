--- v7 (2026-07-30)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901cd1fd383140ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e13cd335984889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644c5d0649e5418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07902c42d2f40ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R942f5b3577a94efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644c5d0649e5418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e17e553e274636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07902c42d2f40ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>