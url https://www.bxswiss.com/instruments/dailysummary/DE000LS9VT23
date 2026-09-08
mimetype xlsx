--- v8 (2026-08-19)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e13cd335984889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64061369011d4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07902c42d2f40ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4918d17cd73942d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e17e553e274636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07902c42d2f40ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36e3b4a1cbc4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4918d17cd73942d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KF Global Select Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>99,823</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>99,553</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,933</x:t>
-[...161 lines deleted...]
-          <x:t>99,759</x:t>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>