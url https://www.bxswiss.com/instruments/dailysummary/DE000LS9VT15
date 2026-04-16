--- v1 (2026-03-27)
+++ v2 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9178682849b2465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1046e503e664358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6ab8ec4926462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redec593d4b8e471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71218d5a87c64497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6ab8ec4926462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f88be092c04cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redec593d4b8e471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zenith Equity Trend Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,294 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...242 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>