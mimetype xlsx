--- v2 (2026-04-16)
+++ v3 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1046e503e664358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99864ad2ab714edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redec593d4b8e471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c92e072c1d7480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f88be092c04cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redec593d4b8e471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42dd34e2468f4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c92e072c1d7480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zenith Equity Trend Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>89,307</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>