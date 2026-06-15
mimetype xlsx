--- v3 (2026-05-26)
+++ v4 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99864ad2ab714edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f73284dc6f0416a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c92e072c1d7480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0e3f5cfde14f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42dd34e2468f4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c92e072c1d7480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d5ecbda9814b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0e3f5cfde14f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zenith Equity Trend Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>