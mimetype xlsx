--- v4 (2026-06-15)
+++ v5 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f73284dc6f0416a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ecccd65231e4ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0e3f5cfde14f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2980e88f1ae64cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d5ecbda9814b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0e3f5cfde14f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba5f87b603f64797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2980e88f1ae64cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zenith Equity Trend Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>99,639</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,443</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>99,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,778</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>