--- v5 (2026-07-06)
+++ v6 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ecccd65231e4ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b9735b748a482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2980e88f1ae64cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re716fa1e7f6349a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba5f87b603f64797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2980e88f1ae64cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade9e291b0c94be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re716fa1e7f6349a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zenith Equity Trend Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,956</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,326</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>