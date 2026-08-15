--- v6 (2026-07-26)
+++ v7 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b9735b748a482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0ac26741a34f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re716fa1e7f6349a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea95c384f134249"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade9e291b0c94be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re716fa1e7f6349a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691c03710d1948bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea95c384f134249" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zenith Equity Trend Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>100,103</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,504</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,613</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>98,134</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>