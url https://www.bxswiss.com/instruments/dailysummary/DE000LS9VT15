--- v7 (2026-08-15)
+++ v8 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0ac26741a34f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceecb0a81c3646cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea95c384f134249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17aeafac2b664358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691c03710d1948bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea95c384f134249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d1b5b8e3c04c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17aeafac2b664358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zenith Equity Trend Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>