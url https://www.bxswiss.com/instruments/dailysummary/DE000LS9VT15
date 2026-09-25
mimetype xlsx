--- v8 (2026-09-04)
+++ v9 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceecb0a81c3646cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0d779eb76244e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17aeafac2b664358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474c77042a9347b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d1b5b8e3c04c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17aeafac2b664358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2796c171f1c1448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474c77042a9347b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zenith Equity Trend Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>