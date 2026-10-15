--- v9 (2026-09-25)
+++ v10 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0d779eb76244e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b3bc697ef2455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474c77042a9347b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c81a605fd8c4d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2796c171f1c1448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474c77042a9347b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd0947467f6439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c81a605fd8c4d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zenith Equity Trend Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>