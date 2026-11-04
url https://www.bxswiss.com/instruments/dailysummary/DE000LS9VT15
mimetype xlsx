--- v10 (2026-10-15)
+++ v11 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b3bc697ef2455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff1327ec67b4755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c81a605fd8c4d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R654546eb111e46d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd0947467f6439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c81a605fd8c4d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd358c7c67afe4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R654546eb111e46d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zenith Equity Trend Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VT15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>