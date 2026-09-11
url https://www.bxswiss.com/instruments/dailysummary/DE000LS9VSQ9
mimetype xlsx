--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d67a03945d4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15600502e1c846d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42f625f49984216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde10f9f006bf4413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8447a76eb9ae420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42f625f49984216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a4d45be5ef4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde10f9f006bf4413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Score Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>93,914</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,906</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>92,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,273</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>