--- v10 (2026-09-11)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15600502e1c846d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68162b833587483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde10f9f006bf4413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5427d3f42046cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a4d45be5ef4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde10f9f006bf4413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02853ac32e2b45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5427d3f42046cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Score Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>88,484</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>