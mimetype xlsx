--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6d5189e1ad4e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505dcce1b8fa43f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a51f89167448e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7149ab4680d4991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff71b45ca8d43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a51f89167448e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e0466dd45a4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7149ab4680d4991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Score Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>