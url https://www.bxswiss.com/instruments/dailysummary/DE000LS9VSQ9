--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505dcce1b8fa43f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ea98c0c03f436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7149ab4680d4991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbeea678aabe4e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e0466dd45a4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7149ab4680d4991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f915f3db7e74a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbeea678aabe4e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Score Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>