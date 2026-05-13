--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ea98c0c03f436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b169361a6d4176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbeea678aabe4e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0a110c40ac4198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f915f3db7e74a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbeea678aabe4e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67177f8996184ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0a110c40ac4198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Score Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>86,145</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,254</x:t>
-[...220 lines deleted...]
-          <x:t>89,298</x:t>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>