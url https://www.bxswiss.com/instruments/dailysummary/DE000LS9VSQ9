--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b169361a6d4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632b45079d6f4a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0a110c40ac4198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa49c28ab054e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67177f8996184ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0a110c40ac4198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205b4aa797fa480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa49c28ab054e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Score Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,795</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>86,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,507</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>