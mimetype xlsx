--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632b45079d6f4a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b95cb9e00cb44b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa49c28ab054e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6f9441a256446d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205b4aa797fa480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa49c28ab054e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aade241287d4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6f9441a256446d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Score Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>