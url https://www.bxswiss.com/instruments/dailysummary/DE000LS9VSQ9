--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b95cb9e00cb44b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331d8ffba11b4e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6f9441a256446d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34de2ec94f3b4e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aade241287d4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6f9441a256446d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e8066394f34fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34de2ec94f3b4e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Score Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>