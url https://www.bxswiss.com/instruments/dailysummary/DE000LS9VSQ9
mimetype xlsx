--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331d8ffba11b4e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db4f9f3d0c54160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34de2ec94f3b4e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527eec1817f748dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e8066394f34fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34de2ec94f3b4e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8882b867fe264601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527eec1817f748dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Score Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>