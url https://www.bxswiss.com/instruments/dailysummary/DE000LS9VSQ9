--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db4f9f3d0c54160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d67a03945d4a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527eec1817f748dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42f625f49984216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8882b867fe264601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527eec1817f748dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8447a76eb9ae420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42f625f49984216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Score Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>