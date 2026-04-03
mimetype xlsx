--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e81cf9b17345f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2908f19c9d4103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566961d5599e478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141ab5029f404627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e60610102040cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566961d5599e478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22bf1e1a3d9437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141ab5029f404627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>105,445</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,423</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>105,646</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>106,738</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>