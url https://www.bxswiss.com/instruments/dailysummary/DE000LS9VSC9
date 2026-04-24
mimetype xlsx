--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2908f19c9d4103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298f102e7aa340c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141ab5029f404627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7279cb178ad443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22bf1e1a3d9437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141ab5029f404627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4eeb5224cc94bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7279cb178ad443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>108,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>