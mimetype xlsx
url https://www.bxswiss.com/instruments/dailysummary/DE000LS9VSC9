--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298f102e7aa340c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dea48586c3c4f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7279cb178ad443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9a55676c554686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4eeb5224cc94bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7279cb178ad443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re836128279ca4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9a55676c554686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>