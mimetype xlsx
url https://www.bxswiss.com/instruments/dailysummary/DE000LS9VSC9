--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dea48586c3c4f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc817d7a3c2247e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9a55676c554686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734e883b701a4355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re836128279ca4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9a55676c554686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7c1513b56f4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734e883b701a4355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>111,333</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>