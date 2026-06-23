--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc817d7a3c2247e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274bb135231a4e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734e883b701a4355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a306e956bc4478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7c1513b56f4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734e883b701a4355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2773a74a75be4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a306e956bc4478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>113,770</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,985</x:t>
-[...458 lines deleted...]
-          <x:t>108,176</x:t>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>