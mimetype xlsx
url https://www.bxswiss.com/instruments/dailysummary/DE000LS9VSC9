--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274bb135231a4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480c074aa6e14f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a306e956bc4478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a60e8e8b784b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2773a74a75be4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a306e956bc4478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R235816f5289f46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a60e8e8b784b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>