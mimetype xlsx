--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480c074aa6e14f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4da123554a4a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a60e8e8b784b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c70970b63fe43ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R235816f5289f46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a60e8e8b784b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7facb592c647c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c70970b63fe43ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>113,239</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,988</x:t>
-[...328 lines deleted...]
-          <x:t>113,376</x:t>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>