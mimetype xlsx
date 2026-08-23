--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4da123554a4a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8ca7f259e242d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c70970b63fe43ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7adc96fb5149b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7facb592c647c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c70970b63fe43ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73bbae50dad4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7adc96fb5149b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>