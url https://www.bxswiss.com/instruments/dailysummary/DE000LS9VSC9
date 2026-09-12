--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8ca7f259e242d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18647874771b4b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7adc96fb5149b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1665ae25fc3545de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73bbae50dad4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7adc96fb5149b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8659ad3e6a8b4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1665ae25fc3545de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>114,560</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,679</x:t>
-[...404 lines deleted...]
-          <x:t>112,907</x:t>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>