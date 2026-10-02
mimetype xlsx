--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18647874771b4b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0869d7fccbc4d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1665ae25fc3545de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6750ecb0160445c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8659ad3e6a8b4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1665ae25fc3545de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a1570bad394ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6750ecb0160445c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>114,790</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,713</x:t>
-[...92 lines deleted...]
-          <x:t>112,467</x:t>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,234</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>