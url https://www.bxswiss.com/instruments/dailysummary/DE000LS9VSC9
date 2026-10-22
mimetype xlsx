--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0869d7fccbc4d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952957032bd3448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6750ecb0160445c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6de24cece114173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a1570bad394ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6750ecb0160445c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345eb48af37b4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6de24cece114173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konstante Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VSC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>