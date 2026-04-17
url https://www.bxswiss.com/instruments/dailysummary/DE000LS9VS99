--- v1 (2026-03-28)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed0526d91284049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ea433a667c4fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c348e77efb241c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeba016f1f224d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f1422939a84e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c348e77efb241c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd021f272d4134510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeba016f1f224d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,337 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...84 lines deleted...]
-          <x:t>106,157</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,632</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,780</x:t>
@@ -650,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>