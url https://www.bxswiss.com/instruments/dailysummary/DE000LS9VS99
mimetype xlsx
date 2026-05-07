--- v2 (2026-04-17)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ea433a667c4fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5904604f53ea427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeba016f1f224d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c232656ea95448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd021f272d4134510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeba016f1f224d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb929a10d3c7241e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c232656ea95448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>