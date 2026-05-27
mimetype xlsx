--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5904604f53ea427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fca7baaaed64122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c232656ea95448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dbb186fe9cf4fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb929a10d3c7241e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c232656ea95448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0dc35263bc54234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dbb186fe9cf4fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>115,326</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,700</x:t>
-[...409 lines deleted...]
-          <x:t>121,673</x:t>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>