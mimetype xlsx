--- v4 (2026-05-27)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fca7baaaed64122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8088d1a9a16e4e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dbb186fe9cf4fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056a515350fd4952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0dc35263bc54234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dbb186fe9cf4fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b59ceb69e940db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056a515350fd4952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>