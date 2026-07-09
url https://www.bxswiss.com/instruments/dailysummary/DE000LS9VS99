--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8088d1a9a16e4e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9529d92046b43dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056a515350fd4952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69f863089d2e47c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b59ceb69e940db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056a515350fd4952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7889b8d5b1934f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69f863089d2e47c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>