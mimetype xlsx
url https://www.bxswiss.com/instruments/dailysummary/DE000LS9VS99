--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9529d92046b43dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd14f12aaf34e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69f863089d2e47c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51a9da9e36e4a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7889b8d5b1934f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69f863089d2e47c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4db46cec6a4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51a9da9e36e4a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>