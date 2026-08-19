--- v7 (2026-07-29)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd14f12aaf34e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7624ec22640341a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51a9da9e36e4a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d4dae619d642bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4db46cec6a4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51a9da9e36e4a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20532167c97543b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d4dae619d642bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>137,276</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,009</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>