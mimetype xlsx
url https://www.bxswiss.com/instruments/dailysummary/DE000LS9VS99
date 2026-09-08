--- v8 (2026-08-19)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7624ec22640341a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ad5bc0e5ab4c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d4dae619d642bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb45ea9c4be24173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20532167c97543b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d4dae619d642bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355bd530c6ce457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb45ea9c4be24173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>