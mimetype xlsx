--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ad5bc0e5ab4c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd358370e2cdb4911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb45ea9c4be24173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R428573b1eafd4dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355bd530c6ce457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb45ea9c4be24173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd49765920334670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R428573b1eafd4dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>