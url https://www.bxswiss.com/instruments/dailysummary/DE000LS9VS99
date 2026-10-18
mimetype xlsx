--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd358370e2cdb4911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd0c3eaf1c14d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R428573b1eafd4dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd907ad10f694b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd49765920334670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R428573b1eafd4dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ae09ce0fcb4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd907ad10f694b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Emerging Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>