--- v6 (2026-08-03)
+++ v7 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82bdc9d1480847da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8467fe6cf29c406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae9fa8997654f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d6ad6e20b94fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46b01fc2f9b44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae9fa8997654f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc1244a8ffd54907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d6ad6e20b94fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Raketen worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>265,460</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>