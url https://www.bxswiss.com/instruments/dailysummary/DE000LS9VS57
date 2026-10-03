--- v7 (2026-09-12)
+++ v8 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8467fe6cf29c406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d237ebf67344f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d6ad6e20b94fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910c9c41aff34ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc1244a8ffd54907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d6ad6e20b94fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ea93bee82a46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910c9c41aff34ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Raketen worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>