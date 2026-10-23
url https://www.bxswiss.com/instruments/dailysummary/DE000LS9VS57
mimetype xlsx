--- v8 (2026-10-03)
+++ v9 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d237ebf67344f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R622d045727544b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910c9c41aff34ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41be54d8b9b545d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ea93bee82a46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910c9c41aff34ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d6cbae21404f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41be54d8b9b545d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Raketen worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>