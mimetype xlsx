--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd401cc8dc57d42f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5070bfe4da14084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc387e27f03964429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b0a57b5e74419b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406c263e3cf24fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc387e27f03964429" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723af4cc1e314d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b0a57b5e74419b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Raketen worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>