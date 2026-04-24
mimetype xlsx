--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5070bfe4da14084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fafb5b40114985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b0a57b5e74419b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c9eaeac2704b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723af4cc1e314d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b0a57b5e74419b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref4986dc4c0347ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c9eaeac2704b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Raketen worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>247,186</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>214,942</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>