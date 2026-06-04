--- v3 (2026-04-24)
+++ v4 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fafb5b40114985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aabc8f839dd4e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c9eaeac2704b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1743a7a1722246a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref4986dc4c0347ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c9eaeac2704b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8effa600fe24238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1743a7a1722246a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Raketen worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>247,934</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>