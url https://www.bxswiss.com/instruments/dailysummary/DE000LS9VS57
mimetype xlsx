--- v4 (2026-06-04)
+++ v5 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aabc8f839dd4e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a90330f8dec458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1743a7a1722246a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f346da086864335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8effa600fe24238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1743a7a1722246a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae00c1ff99494a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f346da086864335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Raketen worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>307,092</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>