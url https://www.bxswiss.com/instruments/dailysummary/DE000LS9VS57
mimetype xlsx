--- v5 (2026-07-14)
+++ v6 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a90330f8dec458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82bdc9d1480847da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f346da086864335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae9fa8997654f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae00c1ff99494a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f346da086864335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46b01fc2f9b44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae9fa8997654f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Raketen worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VS57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>