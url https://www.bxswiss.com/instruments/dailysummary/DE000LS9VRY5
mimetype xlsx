--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42de2cd0865746dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cdcb6e9ca843b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3f78ca26cf435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a85d402ef6d40c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96172d6756c14250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3f78ca26cf435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421d17fc470b49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a85d402ef6d40c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Startups Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>