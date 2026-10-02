--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cdcb6e9ca843b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2549e03093424f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a85d402ef6d40c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36305ef812bd4c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421d17fc470b49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a85d402ef6d40c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3305ba08290d4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36305ef812bd4c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Startups Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,858</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>92,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,460</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>