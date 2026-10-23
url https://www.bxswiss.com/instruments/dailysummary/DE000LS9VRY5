--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2549e03093424f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcda500aa4b946bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36305ef812bd4c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f2b4fe31464f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3305ba08290d4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36305ef812bd4c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6663660caa904cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f2b4fe31464f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Startups Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>89,192</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,953</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>85,288</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>