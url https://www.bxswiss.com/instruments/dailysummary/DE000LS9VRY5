--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdfa4135c22749f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4aef21c3dc042a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6292ff61e94042eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re232199326eb4555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70229abc2b27457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6292ff61e94042eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra666026c4131401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re232199326eb4555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Startups Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>