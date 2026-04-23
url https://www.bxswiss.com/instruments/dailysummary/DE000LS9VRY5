--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4aef21c3dc042a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27530570d2e84540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re232199326eb4555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff10aaf9b0d404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra666026c4131401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re232199326eb4555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac3efeaaf004189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff10aaf9b0d404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Startups Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>77,186</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,074</x:t>
-[...301 lines deleted...]
-          <x:t>75,019</x:t>
+          <x:t>77,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>