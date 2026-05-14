--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27530570d2e84540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recec5b9e0f89462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff10aaf9b0d404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cfaca1bdf0e4985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac3efeaaf004189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff10aaf9b0d404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f65440b95a48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cfaca1bdf0e4985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Startups Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>