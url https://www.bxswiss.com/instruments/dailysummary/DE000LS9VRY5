--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recec5b9e0f89462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704bd1b673954207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cfaca1bdf0e4985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf2a6a083844c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f65440b95a48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cfaca1bdf0e4985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ec00a9cc7c4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf2a6a083844c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Startups Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>