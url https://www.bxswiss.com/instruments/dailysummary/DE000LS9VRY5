--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704bd1b673954207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de0de4f22c74f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf2a6a083844c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bb40415fca48d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ec00a9cc7c4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf2a6a083844c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a075e97b9240e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bb40415fca48d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Startups Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,850</x:t>
@@ -683,31 +285,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>