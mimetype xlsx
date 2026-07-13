--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de0de4f22c74f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5aebb5fb074ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bb40415fca48d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac266d8f3174c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a075e97b9240e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bb40415fca48d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf3c87fa7b84615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac266d8f3174c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Startups Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>