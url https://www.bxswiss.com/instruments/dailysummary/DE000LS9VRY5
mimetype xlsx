--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5aebb5fb074ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30076a54c3f4c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac266d8f3174c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52e6dec5409b4e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf3c87fa7b84615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac266d8f3174c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra421c41a1c9245c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52e6dec5409b4e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Startups Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>