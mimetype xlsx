--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30076a54c3f4c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42de2cd0865746dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52e6dec5409b4e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3f78ca26cf435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra421c41a1c9245c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52e6dec5409b4e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96172d6756c14250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3f78ca26cf435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Startups Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>85,117</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,009</x:t>
-[...48 lines deleted...]
-          <x:t>84,865</x:t>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>84,523</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,673</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>28.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,534</x:t>
-[...21 lines deleted...]
-          <x:t>86,390</x:t>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,205</x:t>
-[...58 lines deleted...]
-          <x:t>85,790</x:t>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>