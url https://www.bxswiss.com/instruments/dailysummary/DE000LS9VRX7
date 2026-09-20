--- v7 (2026-08-11)
+++ v8 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda29ec5fb8dc4c72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde50a81923024f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra885ec644f3e4f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78fe421d4db64ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44420e9f564e4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra885ec644f3e4f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9925cbcd120c4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78fe421d4db64ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value im Versicherungssektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...544 lines deleted...]
-          <x:t>106,043</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,782</x:t>
-[...31 lines deleted...]
-          <x:t>104,608</x:t>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>