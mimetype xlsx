--- v8 (2026-09-20)
+++ v9 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde50a81923024f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c40075c4b34afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78fe421d4db64ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc437c3e43791444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9925cbcd120c4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78fe421d4db64ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b851175876c43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc437c3e43791444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value im Versicherungssektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>