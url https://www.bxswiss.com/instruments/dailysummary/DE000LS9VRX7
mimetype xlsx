--- v9 (2026-10-10)
+++ v10 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c40075c4b34afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814fda522e464614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc437c3e43791444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d525c86d8f447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b851175876c43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc437c3e43791444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f10ed46a8fc47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d525c86d8f447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value im Versicherungssektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>106,330</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>104,504</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>