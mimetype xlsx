--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2fa148ef49422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e02461478a4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d920165b2d845ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f74a9007a6c4ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239b25ee14084edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d920165b2d845ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c011ce16d174504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f74a9007a6c4ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value im Versicherungssektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,553 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...520 lines deleted...]
-          <x:t>91,749</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>