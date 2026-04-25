--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e02461478a4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8f11e008a64335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f74a9007a6c4ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d27e25e1c824d56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c011ce16d174504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f74a9007a6c4ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cc348534d24e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d27e25e1c824d56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value im Versicherungssektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>90,878</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,021</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>90,868</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>