--- v2 (2026-04-25)
+++ v3 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8f11e008a64335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaae0dcd6adf40ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d27e25e1c824d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe15ddd2ad694acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cc348534d24e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d27e25e1c824d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18acab0809d246d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe15ddd2ad694acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value im Versicherungssektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>