--- v3 (2026-05-21)
+++ v4 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaae0dcd6adf40ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a06e131bf340f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe15ddd2ad694acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062bc68f32bf4dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18acab0809d246d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe15ddd2ad694acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043531f8d51f4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062bc68f32bf4dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value im Versicherungssektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>92,921</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,605</x:t>
-[...431 lines deleted...]
-          <x:t>90,264</x:t>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>93,101</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>