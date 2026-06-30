--- v4 (2026-06-10)
+++ v5 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a06e131bf340f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0888013a50114bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062bc68f32bf4dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88994e12942a419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043531f8d51f4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062bc68f32bf4dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab32d6d034484174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88994e12942a419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value im Versicherungssektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>90,264</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>