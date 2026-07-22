--- v5 (2026-06-30)
+++ v6 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0888013a50114bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999a2fa3e09e49fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88994e12942a419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6147e5bd10495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab32d6d034484174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88994e12942a419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0f7844ddd1463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6147e5bd10495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value im Versicherungssektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>