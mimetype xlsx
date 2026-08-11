--- v6 (2026-07-22)
+++ v7 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999a2fa3e09e49fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda29ec5fb8dc4c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6147e5bd10495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra885ec644f3e4f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0f7844ddd1463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6147e5bd10495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44420e9f564e4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra885ec644f3e4f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value im Versicherungssektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>