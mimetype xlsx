--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314370aadcc240e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2bc6ef27ec4b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaff5c00b5f4ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0be452840a4e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1ad324f2ef4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaff5c00b5f4ef1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62ab4181f67442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0be452840a4e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB Kneis Performers Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>