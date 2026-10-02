--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2bc6ef27ec4b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed821a8284e472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0be452840a4e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad5d89e1348247a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62ab4181f67442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0be452840a4e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb700ee8c63974efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad5d89e1348247a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB Kneis Performers Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>191,821</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,334</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>185,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,606</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>