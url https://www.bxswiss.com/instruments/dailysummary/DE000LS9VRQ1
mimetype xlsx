--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed821a8284e472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37a84c2715142cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad5d89e1348247a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8abbb18a5b4702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb700ee8c63974efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad5d89e1348247a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5582b830822e4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8abbb18a5b4702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB Kneis Performers Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>