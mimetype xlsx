--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61bacc607e84f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9c1ea39741452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703c75a5f5bb4b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea08445c911499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf433e83084c4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703c75a5f5bb4b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1593db77651945d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea08445c911499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB Kneis Performers Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>