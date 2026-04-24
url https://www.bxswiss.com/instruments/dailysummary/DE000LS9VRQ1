--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9c1ea39741452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdc2443dfe84418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea08445c911499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabe82b94cb444e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1593db77651945d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea08445c911499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ed96591f7c4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabe82b94cb444e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB Kneis Performers Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>