--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdc2443dfe84418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218d63beda6e4a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabe82b94cb444e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d6dac5b1cc481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ed96591f7c4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabe82b94cb444e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f53551abc94f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d6dac5b1cc481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB Kneis Performers Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>