--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218d63beda6e4a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R733dffa7863e4248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d6dac5b1cc481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736caf94ef7c4f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f53551abc94f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d6dac5b1cc481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b85df477db45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736caf94ef7c4f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB Kneis Performers Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>