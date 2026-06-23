--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R733dffa7863e4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9b6cc73f6247af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736caf94ef7c4f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab585309cbf14e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b85df477db45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736caf94ef7c4f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebe64ac76484137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab585309cbf14e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB Kneis Performers Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,712</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>