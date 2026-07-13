--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9b6cc73f6247af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63c08e22cbd4624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab585309cbf14e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b049bbda2a64540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebe64ac76484137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab585309cbf14e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc756e3202f4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b049bbda2a64540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB Kneis Performers Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>