--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63c08e22cbd4624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4fbfb1428884715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b049bbda2a64540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2117ac43b4a6468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc756e3202f4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b049bbda2a64540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc74a8cc99b214726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2117ac43b4a6468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB Kneis Performers Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>