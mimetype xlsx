--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4fbfb1428884715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314370aadcc240e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2117ac43b4a6468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaff5c00b5f4ef1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc74a8cc99b214726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2117ac43b4a6468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1ad324f2ef4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaff5c00b5f4ef1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB Kneis Performers Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>