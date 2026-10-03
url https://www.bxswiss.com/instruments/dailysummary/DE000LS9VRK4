--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860156380f2f4a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a17fa7639b84fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99532ce3545146c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec1282aafbb44b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb87771f2caa47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99532ce3545146c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666c87a25c384e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec1282aafbb44b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP GROWTH 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>