--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a17fa7639b84fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb27e031b2e4321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec1282aafbb44b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08fac320bd0e47d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666c87a25c384e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec1282aafbb44b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95444e9531c3401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08fac320bd0e47d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP GROWTH 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>