--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ef0549b8214c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d6e784eaa24f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2fdfdfd31846b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4313b56fbb542de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442139184b864d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2fdfdfd31846b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752092284bf34f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4313b56fbb542de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP GROWTH 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>