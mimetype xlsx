--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d6e784eaa24f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a5000b7b1b4a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4313b56fbb542de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a10db12e3e4f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752092284bf34f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4313b56fbb542de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320494f416db4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a10db12e3e4f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP GROWTH 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>135,020</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,994</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>134,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,844</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>