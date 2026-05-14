--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a5000b7b1b4a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a36fb4323114be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a10db12e3e4f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06b230dfc8b4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320494f416db4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a10db12e3e4f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40afc7f6c5845ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06b230dfc8b4077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP GROWTH 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>