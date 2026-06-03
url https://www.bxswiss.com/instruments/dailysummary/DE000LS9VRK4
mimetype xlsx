--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a36fb4323114be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf044330374924f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06b230dfc8b4077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca10da79b8d8462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40afc7f6c5845ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06b230dfc8b4077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3037de9c4f484d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca10da79b8d8462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP GROWTH 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>