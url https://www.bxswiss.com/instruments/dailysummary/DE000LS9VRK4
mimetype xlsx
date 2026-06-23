--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf044330374924f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561be49fccb34152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca10da79b8d8462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra048b41a4474449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3037de9c4f484d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca10da79b8d8462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c5ba6446ea4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra048b41a4474449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP GROWTH 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>