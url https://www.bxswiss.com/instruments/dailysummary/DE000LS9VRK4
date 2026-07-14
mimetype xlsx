--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561be49fccb34152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61a0b0cf0f04e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra048b41a4474449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf70aad39de4b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c5ba6446ea4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra048b41a4474449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddb87bc3d774e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf70aad39de4b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP GROWTH 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>