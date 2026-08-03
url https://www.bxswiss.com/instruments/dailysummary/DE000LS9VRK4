--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61a0b0cf0f04e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e89dcfbfc0344df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf70aad39de4b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07a31f5ff9a4152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddb87bc3d774e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf70aad39de4b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5d11d9bed2c4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07a31f5ff9a4152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP GROWTH 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>