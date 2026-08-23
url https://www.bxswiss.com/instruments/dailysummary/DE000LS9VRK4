--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e89dcfbfc0344df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31af326a4a044f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07a31f5ff9a4152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1b69a344ee432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5d11d9bed2c4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07a31f5ff9a4152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51367ba6ef44dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1b69a344ee432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP GROWTH 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>