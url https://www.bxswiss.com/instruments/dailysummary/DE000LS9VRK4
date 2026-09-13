--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31af326a4a044f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860156380f2f4a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1b69a344ee432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99532ce3545146c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51367ba6ef44dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1b69a344ee432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb87771f2caa47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99532ce3545146c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP GROWTH 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VRK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>