--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ba0a9e54674559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ccb14d24284f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89748f3f06854103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d792edb011f437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45395b151d204e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89748f3f06854103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R302c66b9d49a4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d792edb011f437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IronShield Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>