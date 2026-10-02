--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ccb14d24284f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290740deddf14bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d792edb011f437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a03ad2e6d4940b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R302c66b9d49a4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d792edb011f437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac2d82958064116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a03ad2e6d4940b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IronShield Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>