--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290740deddf14bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e1d82486354318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a03ad2e6d4940b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354fa4f0ac8c40d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac2d82958064116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a03ad2e6d4940b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd4a4f0773d4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354fa4f0ac8c40d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IronShield Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>