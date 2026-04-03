--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224c6c6560624f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf66b65f5574a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa4d66a4fc1e4e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re670ed3dd6234297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eada8238be44910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa4d66a4fc1e4e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re07ef4ec41754f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re670ed3dd6234297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IronShield Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>