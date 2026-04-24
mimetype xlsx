--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf66b65f5574a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf547ee99f09b4485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re670ed3dd6234297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140f1aca174c47dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re07ef4ec41754f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re670ed3dd6234297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9243a4e5bc684ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140f1aca174c47dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IronShield Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>