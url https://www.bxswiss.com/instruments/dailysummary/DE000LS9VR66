--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf547ee99f09b4485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a199417cd38426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140f1aca174c47dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d41bc68f625465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9243a4e5bc684ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140f1aca174c47dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9da05360494331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d41bc68f625465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IronShield Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>