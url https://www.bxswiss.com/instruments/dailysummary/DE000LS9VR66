--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a199417cd38426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b190a91e3c46a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d41bc68f625465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f886fbb68f4099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9da05360494331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d41bc68f625465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c39e1c8eb146ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f886fbb68f4099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IronShield Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>