--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b190a91e3c46a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fb2d51229a4ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f886fbb68f4099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ec9118cf5145d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c39e1c8eb146ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f886fbb68f4099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0bacfc1ccf4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ec9118cf5145d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IronShield Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>396,207</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>395,343</x:t>
-[...485 lines deleted...]
-          <x:t>390,413</x:t>
+          <x:t>390,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>