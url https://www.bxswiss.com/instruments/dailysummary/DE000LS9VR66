--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fb2d51229a4ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94f878cde55464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ec9118cf5145d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e17bac6dfe488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0bacfc1ccf4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ec9118cf5145d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9deaabb488b4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e17bac6dfe488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IronShield Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>