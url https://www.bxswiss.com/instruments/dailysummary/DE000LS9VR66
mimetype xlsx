--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94f878cde55464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d44555b4404c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e17bac6dfe488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ea169ed0954471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9deaabb488b4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e17bac6dfe488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c19989b1ef54196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ea169ed0954471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IronShield Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>