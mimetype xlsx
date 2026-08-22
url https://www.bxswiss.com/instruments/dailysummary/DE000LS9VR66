--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d44555b4404c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ba0a9e54674559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ea169ed0954471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89748f3f06854103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c19989b1ef54196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ea169ed0954471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45395b151d204e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89748f3f06854103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IronShield Defence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>