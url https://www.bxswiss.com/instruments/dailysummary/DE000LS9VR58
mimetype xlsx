--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4228419663d4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfa2e8040fb4dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab19a0cb27542cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae28cf92adc4580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f9cdbba33a40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab19a0cb27542cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc82a8ee1e104442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae28cf92adc4580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>