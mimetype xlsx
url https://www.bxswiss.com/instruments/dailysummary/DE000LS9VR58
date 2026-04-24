--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfa2e8040fb4dc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74160b73e724797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae28cf92adc4580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ea16e015614a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc82a8ee1e104442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae28cf92adc4580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd10ae71f7d3e4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ea16e015614a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>