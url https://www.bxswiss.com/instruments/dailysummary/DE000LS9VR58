--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74160b73e724797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74395ba621574c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ea16e015614a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a9d725d9e346bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd10ae71f7d3e4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ea16e015614a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572b355ee7bf4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a9d725d9e346bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>90,893</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,882</x:t>
-[...247 lines deleted...]
-          <x:t>93,633</x:t>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>