--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74395ba621574c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b0b7dacd0d4841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a9d725d9e346bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2894562bbe634c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572b355ee7bf4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a9d725d9e346bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e09b40d34ee4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2894562bbe634c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>94,756</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,924</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>91,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>