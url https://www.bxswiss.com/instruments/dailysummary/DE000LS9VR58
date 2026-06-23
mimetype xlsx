--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b0b7dacd0d4841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffea87276e94f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2894562bbe634c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a8cd4f6c784339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e09b40d34ee4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2894562bbe634c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee24fd151d14306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a8cd4f6c784339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,244</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>