--- v5 (2026-06-23)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffea87276e94f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017d0aac7dec4fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a8cd4f6c784339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc1e1d33f144305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee24fd151d14306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a8cd4f6c784339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc141f1ba0ace4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc1e1d33f144305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,472 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...200 lines deleted...]
-          <x:t>94,685</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,513</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>95,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>