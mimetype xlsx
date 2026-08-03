--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017d0aac7dec4fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5ded8bec614f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc1e1d33f144305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d064965cf44950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc141f1ba0ace4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc1e1d33f144305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d63760f0ced446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d064965cf44950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,944</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,295</x:t>
-[...517 lines deleted...]
-          <x:t>95,455</x:t>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>