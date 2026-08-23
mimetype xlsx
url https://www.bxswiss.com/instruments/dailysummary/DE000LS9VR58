--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5ded8bec614f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a1457a59f5461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d064965cf44950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536e5b41b8bf4ebe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d63760f0ced446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d064965cf44950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757068ab55c04c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536e5b41b8bf4ebe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>