--- v8 (2026-08-23)
+++ v9 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a1457a59f5461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2ef3670eaa4e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536e5b41b8bf4ebe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e4b9eeb1354e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757068ab55c04c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536e5b41b8bf4ebe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67acc9884bf0468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e4b9eeb1354e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>