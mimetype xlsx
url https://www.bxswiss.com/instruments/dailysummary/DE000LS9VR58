--- v9 (2026-09-12)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2ef3670eaa4e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e7c211830a4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e4b9eeb1354e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f8c4977f3f4023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67acc9884bf0468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e4b9eeb1354e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321f45eda7be4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f8c4977f3f4023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,242</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,919</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>97,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,458</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>