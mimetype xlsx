--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e7c211830a4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953c77956a4242b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f8c4977f3f4023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1012d45499d14711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321f45eda7be4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f8c4977f3f4023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eec5390b64c406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1012d45499d14711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VR58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>97,859</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>94,507</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>