--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55022a088ad54b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e00b84bc2f4da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e04ac82d16486b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra377407cd5a14932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1232fdcf0b694fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e04ac82d16486b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0e4cfd224547c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra377407cd5a14932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>