--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e00b84bc2f4da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554c565d66944cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra377407cd5a14932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5421b4c2f08347f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0e4cfd224547c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra377407cd5a14932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f097c508cb74b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5421b4c2f08347f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>