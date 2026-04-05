--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7889136688b94716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a3b2f7a98f4cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec1c509ac57f42fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28d674d59c54f41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8911b2a63d534f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec1c509ac57f42fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313996eec24648d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28d674d59c54f41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,499</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,278</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>96,411</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>