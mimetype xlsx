--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a3b2f7a98f4cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807f5153cddc4b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28d674d59c54f41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a49a47296fc4750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313996eec24648d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28d674d59c54f41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0ac452e903419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a49a47296fc4750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>104,086</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>