--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807f5153cddc4b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e842a0bbb6e4e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a49a47296fc4750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693d8006272a47c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0ac452e903419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a49a47296fc4750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aaccdba533c4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693d8006272a47c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>