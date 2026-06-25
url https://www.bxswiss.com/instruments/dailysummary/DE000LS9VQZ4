--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e842a0bbb6e4e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1345ec6b5a4959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693d8006272a47c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdb1e1983de4245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aaccdba533c4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693d8006272a47c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb97c6a16e774a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdb1e1983de4245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>