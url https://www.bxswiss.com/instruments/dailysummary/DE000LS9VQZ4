--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1345ec6b5a4959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90ef253f5484bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdb1e1983de4245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1ebbb453cf4651"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb97c6a16e774a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdb1e1983de4245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423ca7aabecd4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1ebbb453cf4651" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>