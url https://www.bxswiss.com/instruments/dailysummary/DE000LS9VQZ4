--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90ef253f5484bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc24214f7094ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1ebbb453cf4651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fd0125a3ac474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423ca7aabecd4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1ebbb453cf4651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad6c8efc155438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fd0125a3ac474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>