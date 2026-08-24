--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc24214f7094ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb38258ec944c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fd0125a3ac474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d67b7b71bf4aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad6c8efc155438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fd0125a3ac474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9468af7937394e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d67b7b71bf4aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>