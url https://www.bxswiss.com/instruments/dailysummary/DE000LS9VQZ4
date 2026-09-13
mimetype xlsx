--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb38258ec944c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55022a088ad54b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d67b7b71bf4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e04ac82d16486b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9468af7937394e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d67b7b71bf4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1232fdcf0b694fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e04ac82d16486b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>