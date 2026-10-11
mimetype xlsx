--- v9 (2026-09-01)
+++ v10 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2222292c0e485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd05a5e8b8d4af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326e2f05b1194213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc181c41b5b9a440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c88237d8db349cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326e2f05b1194213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fdc2aa0042a44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc181c41b5b9a440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...436 lines deleted...]
-          <x:t>119,835</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,107</x:t>
-[...139 lines deleted...]
-          <x:t>121,925</x:t>
+          <x:t>118,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>