--- v10 (2026-10-11)
+++ v11 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd05a5e8b8d4af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0b3ff04cf04bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc181c41b5b9a440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a7b4ee72230485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fdc2aa0042a44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc181c41b5b9a440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd77535f4a6424968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a7b4ee72230485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>