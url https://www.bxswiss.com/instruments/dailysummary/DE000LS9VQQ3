--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7992775276445f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23ff9a7a6634b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re179f50f71a34a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba084a5e4fe4f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd05351324a4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re179f50f71a34a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb098777fc4f44098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba084a5e4fe4f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>