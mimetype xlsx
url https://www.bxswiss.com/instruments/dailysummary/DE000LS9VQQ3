--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23ff9a7a6634b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f2ebd14b7f4c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba084a5e4fe4f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569c083a798f4425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb098777fc4f44098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba084a5e4fe4f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e4b6d37e2f45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569c083a798f4425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>106,328</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,262</x:t>
-[...301 lines deleted...]
-          <x:t>106,145</x:t>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>