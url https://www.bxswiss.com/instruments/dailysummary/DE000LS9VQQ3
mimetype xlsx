--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f2ebd14b7f4c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a9140ee681342ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569c083a798f4425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ee2581ae1a544e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e4b6d37e2f45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569c083a798f4425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1a2869241d4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ee2581ae1a544e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>