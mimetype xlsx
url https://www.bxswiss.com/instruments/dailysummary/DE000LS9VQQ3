--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a9140ee681342ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0140a1ae9be4a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ee2581ae1a544e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd5b750d2994481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1a2869241d4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ee2581ae1a544e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884677b684b54664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd5b750d2994481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>