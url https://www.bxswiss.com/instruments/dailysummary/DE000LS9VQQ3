--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0140a1ae9be4a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3318f9059b242d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd5b750d2994481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff34eb592044465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884677b684b54664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd5b750d2994481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc7b118c94c49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff34eb592044465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>162,229</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>