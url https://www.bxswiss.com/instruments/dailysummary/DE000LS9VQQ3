--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3318f9059b242d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9d1ac0213d4383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff34eb592044465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b3975f71f94003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc7b118c94c49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff34eb592044465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cd9a1930825463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b3975f71f94003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>