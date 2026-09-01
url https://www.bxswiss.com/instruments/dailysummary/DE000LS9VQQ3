--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9d1ac0213d4383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2222292c0e485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b3975f71f94003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326e2f05b1194213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cd9a1930825463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b3975f71f94003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c88237d8db349cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326e2f05b1194213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>128,960</x:t>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,552</x:t>
-[...65 lines deleted...]
-          <x:t>123,965</x:t>
+          <x:t>128,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,572</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>126,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,413</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>