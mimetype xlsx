--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra969fa5e8c84478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1a466d8df84af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7690e4baabe49ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299d9b8ca16a40f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0511b22545524e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7690e4baabe49ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b6278cded1443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299d9b8ca16a40f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>