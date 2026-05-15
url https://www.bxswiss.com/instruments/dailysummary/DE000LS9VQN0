--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1a466d8df84af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8632a21b2b434782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299d9b8ca16a40f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972cb7e83c1c4d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b6278cded1443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299d9b8ca16a40f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re376753b76ff46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972cb7e83c1c4d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>316,808</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>