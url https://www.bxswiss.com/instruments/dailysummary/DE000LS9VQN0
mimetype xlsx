--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8632a21b2b434782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df9ea04a1cb43cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972cb7e83c1c4d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4185eb2d644b4834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re376753b76ff46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972cb7e83c1c4d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd294e5f98a4b41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4185eb2d644b4834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,828</x:t>
@@ -737,31 +299,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>