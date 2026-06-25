--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df9ea04a1cb43cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc5b4ee6a4a4a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4185eb2d644b4834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74657c0ca334934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd294e5f98a4b41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4185eb2d644b4834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf058d7a542f46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74657c0ca334934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -704,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>