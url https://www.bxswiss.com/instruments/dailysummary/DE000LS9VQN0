--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc5b4ee6a4a4a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8635113916814819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74657c0ca334934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd9942ab85645f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf058d7a542f46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74657c0ca334934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87adb164fce3445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd9942ab85645f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>