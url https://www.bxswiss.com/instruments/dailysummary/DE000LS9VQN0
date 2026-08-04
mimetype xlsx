--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8635113916814819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67430d12f9d2406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd9942ab85645f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026a8511e40742f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87adb164fce3445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd9942ab85645f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf025dbf20464bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026a8511e40742f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>