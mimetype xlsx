--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67430d12f9d2406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e001299ff7d44e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026a8511e40742f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3fae0cb157d4dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf025dbf20464bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026a8511e40742f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb1493267144f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3fae0cb157d4dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>