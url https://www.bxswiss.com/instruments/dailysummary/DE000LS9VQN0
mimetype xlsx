--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e001299ff7d44e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15891159b5c744f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3fae0cb157d4dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3997596eeb40467f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb1493267144f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3fae0cb157d4dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e51cdf01fe4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3997596eeb40467f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>