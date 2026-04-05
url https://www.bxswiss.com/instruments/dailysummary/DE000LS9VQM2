--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d18ca777534dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d95736185b4f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a996bd56e94617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043aef22bafd4a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4696eba0cb4e4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a996bd56e94617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc686265b6e04b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043aef22bafd4a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wenig und Qualitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>