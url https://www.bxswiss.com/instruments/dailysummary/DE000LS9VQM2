--- v4 (2026-04-05)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d95736185b4f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f2f5401dad429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043aef22bafd4a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a6ce8e05ea417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc686265b6e04b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043aef22bafd4a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0d480c094f4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a6ce8e05ea417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wenig und Qualitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>194,548</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>