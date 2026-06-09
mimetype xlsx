--- v5 (2026-06-05)
+++ v6 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f2f5401dad429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48bf397ce8ce44af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a6ce8e05ea417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e0c2a841fd42ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0d480c094f4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a6ce8e05ea417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1cfc1d7c8394b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e0c2a841fd42ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wenig und Qualitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +656,85 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>