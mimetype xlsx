--- v6 (2026-06-09)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48bf397ce8ce44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec251314b0754227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e0c2a841fd42ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10489f1d52b4355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1cfc1d7c8394b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e0c2a841fd42ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2989faac5c4b4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10489f1d52b4355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wenig und Qualitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>197,264</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,589</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>196,931</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>