--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec251314b0754227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5da42dd573f4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10489f1d52b4355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4d14be90954d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2989faac5c4b4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10489f1d52b4355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3e16e319c14dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4d14be90954d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wenig und Qualitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>