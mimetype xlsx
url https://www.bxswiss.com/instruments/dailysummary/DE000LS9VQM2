--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5da42dd573f4f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e649265cc834bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4d14be90954d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2d269df0e843fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3e16e319c14dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4d14be90954d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f6afc3eee4499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2d269df0e843fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wenig und Qualitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>