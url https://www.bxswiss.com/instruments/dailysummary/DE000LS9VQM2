--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e649265cc834bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70eda69042564a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2d269df0e843fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3511e565b5324f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f6afc3eee4499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2d269df0e843fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85abb5db74f44122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3511e565b5324f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wenig und Qualitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>