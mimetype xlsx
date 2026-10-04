--- v10 (2026-09-13)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70eda69042564a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313cbccd07664e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3511e565b5324f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f8ee8aaf0d4e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85abb5db74f44122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3511e565b5324f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a51f0bd61949e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f8ee8aaf0d4e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wenig und Qualitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>203,500</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,335</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>203,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,306</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>