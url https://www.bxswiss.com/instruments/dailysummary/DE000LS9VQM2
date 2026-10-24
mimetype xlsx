--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313cbccd07664e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79ed2976c8f4647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f8ee8aaf0d4e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c78b77616d413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a51f0bd61949e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f8ee8aaf0d4e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2758b7f7b94ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c78b77616d413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wenig und Qualitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>202,878</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,416</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>09.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,725</x:t>
-[...468 lines deleted...]
-          <x:t>203,135</x:t>
+          <x:t>203,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>