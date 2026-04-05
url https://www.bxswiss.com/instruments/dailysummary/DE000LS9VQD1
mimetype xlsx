--- v2 (2026-02-21)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc067e062fb1749d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0517e5641f764b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2914aa6e10f41b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2370869a6a29444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c53f3287e3c4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2914aa6e10f41b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34559b5d2b14a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2370869a6a29444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien wie im Traum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>109,636</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>