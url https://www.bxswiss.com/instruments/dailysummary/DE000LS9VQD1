--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0517e5641f764b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc85a72fba9f4bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2370869a6a29444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979f6cf4785242f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34559b5d2b14a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2370869a6a29444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79db3a53b98e4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979f6cf4785242f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien wie im Traum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>