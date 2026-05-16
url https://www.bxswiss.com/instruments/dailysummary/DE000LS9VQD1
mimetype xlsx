--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc85a72fba9f4bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a1e74ebd854a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979f6cf4785242f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31399a4d69b948af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79db3a53b98e4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979f6cf4785242f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77fa165fc11b4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31399a4d69b948af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien wie im Traum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>