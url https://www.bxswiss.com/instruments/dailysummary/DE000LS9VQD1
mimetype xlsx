--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a1e74ebd854a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a71cb72f58c47a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31399a4d69b948af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a091dc77660405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77fa165fc11b4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31399a4d69b948af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf367917bbdc649d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a091dc77660405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien wie im Traum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>