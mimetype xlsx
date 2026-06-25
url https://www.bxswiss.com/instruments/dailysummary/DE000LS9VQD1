--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a71cb72f58c47a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b9f29af75f46b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a091dc77660405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2fe3abaf2e4f59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf367917bbdc649d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a091dc77660405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4c3c2ef1734ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2fe3abaf2e4f59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien wie im Traum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>