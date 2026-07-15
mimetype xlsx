--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b9f29af75f46b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c8b85f0af84e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2fe3abaf2e4f59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88d7e368f0b4387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4c3c2ef1734ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2fe3abaf2e4f59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b1ef080c894604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88d7e368f0b4387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien wie im Traum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,142</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>132,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,353</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>