--- v8 (2026-07-15)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c8b85f0af84e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd774209c561b48fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88d7e368f0b4387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f84b7e5991463c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b1ef080c894604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88d7e368f0b4387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1dd9a31b224f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f84b7e5991463c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien wie im Traum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>124,598</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>