--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd774209c561b48fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2482a7fc21fe442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f84b7e5991463c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e0d67bddd64aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1dd9a31b224f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f84b7e5991463c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0238de135563478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e0d67bddd64aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien wie im Traum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>