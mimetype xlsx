--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2482a7fc21fe442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa02b5c5e19e4c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e0d67bddd64aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482317a779be49da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0238de135563478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e0d67bddd64aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e99d9ba00704beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482317a779be49da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien wie im Traum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,608 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>120,112</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,271</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,093</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>