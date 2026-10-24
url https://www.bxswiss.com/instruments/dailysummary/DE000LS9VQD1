--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa02b5c5e19e4c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344ddda557db449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482317a779be49da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5b47b5bb0324c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e99d9ba00704beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482317a779be49da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84152c22371454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5b47b5bb0324c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien wie im Traum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>