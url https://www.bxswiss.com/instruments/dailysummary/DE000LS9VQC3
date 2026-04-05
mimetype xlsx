--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08841c9a040e4035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a55fc0b476846d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b45c562af14e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50811e27c8f48a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02827eb9e914ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b45c562af14e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca18ca417e74031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50811e27c8f48a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Euro KI-Quant Faktor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...419 lines deleted...]
-          <x:t>182,834</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>182,313</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>