--- v4 (2026-04-05)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a55fc0b476846d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39e31201ec74da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50811e27c8f48a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4422b53598f46bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca18ca417e74031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50811e27c8f48a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e13053d9994f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4422b53598f46bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Euro KI-Quant Faktor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>