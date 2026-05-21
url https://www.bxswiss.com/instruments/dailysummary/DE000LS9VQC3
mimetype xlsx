--- v5 (2026-04-28)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39e31201ec74da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb323aa735fc46cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4422b53598f46bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R589cea86bb5a4c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e13053d9994f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4422b53598f46bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra735a0f9183b4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R589cea86bb5a4c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Euro KI-Quant Faktor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>