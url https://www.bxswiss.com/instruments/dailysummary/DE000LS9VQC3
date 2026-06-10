--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb323aa735fc46cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e9e804dd017458b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R589cea86bb5a4c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af43935c0864195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra735a0f9183b4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R589cea86bb5a4c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd066feb5df0c4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af43935c0864195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Euro KI-Quant Faktor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,703</x:t>
-[...279 lines deleted...]
-          <x:t>199,770</x:t>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>