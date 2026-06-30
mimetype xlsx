--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e9e804dd017458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a9622a4a6648f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af43935c0864195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2aa90343b404a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd066feb5df0c4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af43935c0864195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d54ab6607748b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2aa90343b404a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Euro KI-Quant Faktor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>