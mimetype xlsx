--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a9622a4a6648f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf89fc88d52410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2aa90343b404a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9222b650ac14917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d54ab6607748b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2aa90343b404a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20217b5ea33040ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9222b650ac14917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Euro KI-Quant Faktor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>