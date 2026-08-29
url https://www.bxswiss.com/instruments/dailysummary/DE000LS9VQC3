--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf89fc88d52410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d3d36b794548d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9222b650ac14917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830fb76f340c4172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20217b5ea33040ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9222b650ac14917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b59b7497f6c43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830fb76f340c4172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Euro KI-Quant Faktor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>210,186</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>