--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d3d36b794548d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c3cb27e9954cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830fb76f340c4172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R145496ac132842c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b59b7497f6c43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830fb76f340c4172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784e090d693d4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R145496ac132842c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Euro KI-Quant Faktor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>218,513</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,367</x:t>
-[...367 lines deleted...]
-          <x:t>216,994</x:t>
+          <x:t>217,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,973</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>217,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>