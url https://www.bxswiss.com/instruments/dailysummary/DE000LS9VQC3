--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c3cb27e9954cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d97cf0bfc94aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R145496ac132842c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35a7d2eb85b4211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784e090d693d4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R145496ac132842c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e56c517e0c744fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35a7d2eb85b4211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Euro KI-Quant Faktor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>218,125</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,933</x:t>
-[...593 lines deleted...]
-          <x:t>215,978</x:t>
+          <x:t>216,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>