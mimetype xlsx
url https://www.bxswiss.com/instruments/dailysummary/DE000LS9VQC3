--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d97cf0bfc94aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc6baba8abf40c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35a7d2eb85b4211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76369154b4c416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e56c517e0c744fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35a7d2eb85b4211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8fb7e14a804a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76369154b4c416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Euro KI-Quant Faktor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>