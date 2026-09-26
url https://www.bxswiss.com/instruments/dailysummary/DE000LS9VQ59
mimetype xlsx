--- v8 (2026-09-04)
+++ v9 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f9adb4c1554145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf351b5bc803f4a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12621458c78b4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad173c441c14663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75392730918d420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12621458c78b4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fbdf85be1224cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad173c441c14663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash the Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>113,475</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,986</x:t>
-[...43 lines deleted...]
-          <x:t>112,751</x:t>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>112,918</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>