--- v9 (2026-09-26)
+++ v10 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf351b5bc803f4a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2555b69a91374c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad173c441c14663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R145276229acf42f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fbdf85be1224cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad173c441c14663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2631fa95ab4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R145276229acf42f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash the Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>