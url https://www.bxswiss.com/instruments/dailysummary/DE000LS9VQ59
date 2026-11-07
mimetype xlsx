--- v10 (2026-10-16)
+++ v11 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2555b69a91374c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7fe0d439c647b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R145276229acf42f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751a8f0c4ce34597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2631fa95ab4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R145276229acf42f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d8b35c6ffe4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751a8f0c4ce34597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash the Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,317</x:t>
@@ -791,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>