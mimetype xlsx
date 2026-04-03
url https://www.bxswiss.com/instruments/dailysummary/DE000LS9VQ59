--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf3cca85bc44312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0afa55e238bd4d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad5b5f7b8c54a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bfe375268fa41a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f07237eec64872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad5b5f7b8c54a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedc8bb825454491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bfe375268fa41a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash the Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>