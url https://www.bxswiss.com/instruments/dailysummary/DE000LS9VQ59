--- v2 (2026-04-03)
+++ v3 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0afa55e238bd4d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7989986400a4590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bfe375268fa41a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248801261a774b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedc8bb825454491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bfe375268fa41a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb28f6755cf4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248801261a774b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash the Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>