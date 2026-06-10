--- v3 (2026-04-27)
+++ v4 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7989986400a4590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3966c51b5f8a484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248801261a774b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43571bd136442db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb28f6755cf4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248801261a774b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda30d8b0d8054150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43571bd136442db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash the Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>115,154</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>