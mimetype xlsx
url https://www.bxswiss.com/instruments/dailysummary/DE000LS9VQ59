--- v4 (2026-06-10)
+++ v5 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3966c51b5f8a484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90d24ee32414dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43571bd136442db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf63b9dff734651"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda30d8b0d8054150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43571bd136442db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R277e11b67f204c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf63b9dff734651" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash the Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>