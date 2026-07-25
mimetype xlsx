--- v5 (2026-07-03)
+++ v6 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90d24ee32414dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bf6b95b67e469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf63b9dff734651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd6a1ffbe3b4365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R277e11b67f204c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf63b9dff734651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81521ac5fbe4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd6a1ffbe3b4365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash the Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>