--- v6 (2026-07-25)
+++ v7 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bf6b95b67e469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e09bc78b6c4194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd6a1ffbe3b4365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60cfac1806754f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81521ac5fbe4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd6a1ffbe3b4365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40363d3a63944277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60cfac1806754f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash the Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>