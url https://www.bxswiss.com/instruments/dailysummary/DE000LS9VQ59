--- v7 (2026-08-15)
+++ v8 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e09bc78b6c4194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f9adb4c1554145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60cfac1806754f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12621458c78b4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40363d3a63944277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60cfac1806754f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75392730918d420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12621458c78b4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash the Vision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>113,061</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,818</x:t>
-[...308 lines deleted...]
-          <x:t>110,939</x:t>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,756</x:t>
-[...274 lines deleted...]
-          <x:t>114,674</x:t>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>