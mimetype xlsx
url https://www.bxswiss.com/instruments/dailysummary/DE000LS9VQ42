--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb608d9a605243b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06000be99ee4569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369050f2c71c47f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c1ed3606e74930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fcb820f92db4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369050f2c71c47f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c048181d994cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c1ed3606e74930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.153,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.154,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.143,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.151,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.154,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.162,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.153,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.160,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>