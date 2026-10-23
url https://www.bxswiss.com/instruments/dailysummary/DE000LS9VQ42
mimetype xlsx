--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06000be99ee4569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4f02e74bb44a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c1ed3606e74930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10bbe898304c406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c048181d994cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c1ed3606e74930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d47ee140724a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10bbe898304c406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.155,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.160,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.152,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.153,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.127,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.131,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.118,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.125,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>