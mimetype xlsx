--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff815ab23014d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04baf7a9ce614e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31f9986de29409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2ec14bb1074c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54bb17fba753445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31f9986de29409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf18815e92ae4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2ec14bb1074c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1.029,898</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.033,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.026,528</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>1.017,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.017,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.027,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.028,550</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.023,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.041,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.021,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.030,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>