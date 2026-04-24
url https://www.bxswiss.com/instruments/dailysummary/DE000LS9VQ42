--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04baf7a9ce614e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6ecfe7b0834b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2ec14bb1074c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4112f6792934645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf18815e92ae4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2ec14bb1074c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544155461b884e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4112f6792934645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>994,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.016,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>985,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.014,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.049,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.060,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.049,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.060,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>