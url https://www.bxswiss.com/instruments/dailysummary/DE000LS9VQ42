--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6ecfe7b0834b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2789668270704354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4112f6792934645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc5f8ed73a74930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544155461b884e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4112f6792934645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a61fbb54e964ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc5f8ed73a74930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.080,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.081,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.075,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.080,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.064,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.067,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.062,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.065,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>