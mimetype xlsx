--- v4 (2026-05-14)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2789668270704354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f5c9b0b718413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc5f8ed73a74930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c955d071414491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a61fbb54e964ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc5f8ed73a74930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05ae1ff64ab4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c955d071414491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.081,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.090,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.079,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.079,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.085,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.090,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.083,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.085,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>