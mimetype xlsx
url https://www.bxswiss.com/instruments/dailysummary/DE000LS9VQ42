--- v5 (2026-06-13)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f5c9b0b718413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bab69ddbb954446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c955d071414491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc48ba29d2264651"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05ae1ff64ab4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c955d071414491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd32966ef3b4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc48ba29d2264651" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.099,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.099,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.085,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.097,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>