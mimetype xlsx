--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bab69ddbb954446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f817b0d076e4ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc48ba29d2264651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5260ec5f46b4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd32966ef3b4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc48ba29d2264651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40357e56c8824f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5260ec5f46b4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.042,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.059,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.042,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.059,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.071,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.077,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.070,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.073,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>