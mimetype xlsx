--- v7 (2026-08-03)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f817b0d076e4ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4dc05d04a3462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5260ec5f46b4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bfde63b0c7a44b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40357e56c8824f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5260ec5f46b4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c87edb4a1f4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bfde63b0c7a44b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.087,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.090,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.082,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.084,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.114,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.114,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.104,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.109,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>