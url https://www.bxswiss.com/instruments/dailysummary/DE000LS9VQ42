--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4dc05d04a3462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb608d9a605243b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bfde63b0c7a44b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369050f2c71c47f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c87edb4a1f4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bfde63b0c7a44b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fcb820f92db4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369050f2c71c47f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.134,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.140,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.133,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.139,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.134,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.144,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.134,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.143,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>