--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51a3ef671e54825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2042275bec974df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef6a85046fd4cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e2ea06eb934570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c672e750af4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef6a85046fd4cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec295365b73a4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e2ea06eb934570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drohnen Aktien Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>77,842</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,706</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>78,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,511</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>