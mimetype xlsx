--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2042275bec974df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47910c0f021047c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e2ea06eb934570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75816cb11204bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec295365b73a4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e2ea06eb934570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8348a238d848a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75816cb11204bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drohnen Aktien Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>