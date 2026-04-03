--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6748aaea174e4b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0ddcd7b8694c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea8a342ed6f4d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb59aba5e1e46c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154ca12dfe74450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea8a342ed6f4d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853f4664e583498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb59aba5e1e46c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drohnen Aktien Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>