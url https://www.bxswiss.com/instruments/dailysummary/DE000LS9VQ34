--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0ddcd7b8694c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70cc5a3a2b5948b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb59aba5e1e46c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fc5fd6c0db452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853f4664e583498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb59aba5e1e46c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c23d7ea3d646f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fc5fd6c0db452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drohnen Aktien Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>