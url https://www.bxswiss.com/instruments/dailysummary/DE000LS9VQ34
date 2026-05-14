--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70cc5a3a2b5948b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff66bb27523f462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fc5fd6c0db452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e787cb6df044d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c23d7ea3d646f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fc5fd6c0db452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7620c66ab60c4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e787cb6df044d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drohnen Aktien Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>