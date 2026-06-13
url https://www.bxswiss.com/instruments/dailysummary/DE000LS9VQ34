--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff66bb27523f462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03698fb14a33412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e787cb6df044d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ddc4501dc80461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7620c66ab60c4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e787cb6df044d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c061ae2db784138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ddc4501dc80461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drohnen Aktien Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>