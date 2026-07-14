--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03698fb14a33412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a196e2d6d24610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ddc4501dc80461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dfc86fea61842d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c061ae2db784138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ddc4501dc80461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e35e75baf63423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dfc86fea61842d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drohnen Aktien Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...549 lines deleted...]
-          <x:t>88,121</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,920</x:t>
-[...53 lines deleted...]
-          <x:t>86,964</x:t>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>