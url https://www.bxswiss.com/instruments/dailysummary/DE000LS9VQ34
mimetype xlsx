--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a196e2d6d24610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1a663503784499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dfc86fea61842d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ae3d8764f34d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e35e75baf63423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dfc86fea61842d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85d7aee33994eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ae3d8764f34d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drohnen Aktien Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>