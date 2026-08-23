--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1a663503784499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b33333107964865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ae3d8764f34d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fc8460be6c4a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85d7aee33994eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ae3d8764f34d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a96291c0894a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fc8460be6c4a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drohnen Aktien Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>