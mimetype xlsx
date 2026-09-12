--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b33333107964865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51a3ef671e54825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fc8460be6c4a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef6a85046fd4cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a96291c0894a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fc8460be6c4a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c672e750af4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef6a85046fd4cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Drohnen Aktien Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>81,054</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,738</x:t>
-[...350 lines deleted...]
-          <x:t>81,575</x:t>
+          <x:t>78,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>