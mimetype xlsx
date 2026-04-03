--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0757a4f7b28746d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f28f60ef5324f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf2d74af8e34ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4bd8b0c435b4ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8b916cfda14efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf2d74af8e34ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabd16287fcf4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4bd8b0c435b4ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Portugal in a Nutshell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,413 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>95,871</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>