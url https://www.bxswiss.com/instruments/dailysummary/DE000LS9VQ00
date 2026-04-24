--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f28f60ef5324f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb751c29fb8df4760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4bd8b0c435b4ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d6eeb877234724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabd16287fcf4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4bd8b0c435b4ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf814e089bf544857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d6eeb877234724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Portugal in a Nutshell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,195 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -531,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>