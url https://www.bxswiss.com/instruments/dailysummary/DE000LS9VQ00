--- v4 (2026-04-24)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb751c29fb8df4760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54d00e563474104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d6eeb877234724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e437abf5cb4071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf814e089bf544857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d6eeb877234724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re747be80c23b4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e437abf5cb4071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Portugal in a Nutshell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>