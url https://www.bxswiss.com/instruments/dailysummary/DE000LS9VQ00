--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54d00e563474104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R993788dfb7cd4115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e437abf5cb4071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a14b4e5d0e14bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re747be80c23b4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e437abf5cb4071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c51af8b22e04eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a14b4e5d0e14bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Portugal in a Nutshell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,251</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,761</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,642</x:t>
-[...539 lines deleted...]
-          <x:t>98,218</x:t>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>