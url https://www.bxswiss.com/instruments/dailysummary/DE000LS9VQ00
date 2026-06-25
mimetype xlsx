--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R993788dfb7cd4115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2fbf3879b84099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a14b4e5d0e14bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51b2abab3784b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c51af8b22e04eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a14b4e5d0e14bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3a03d433dd444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51b2abab3784b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Portugal in a Nutshell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,185</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,114</x:t>
-[...222 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,636</x:t>
-[...151 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>97,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>