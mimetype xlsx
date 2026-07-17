--- v7 (2026-06-25)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2fbf3879b84099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d72770b40dc461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51b2abab3784b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79eb0ba3aa104f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3a03d433dd444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51b2abab3784b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014f0e2e1fd64041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79eb0ba3aa104f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Portugal in a Nutshell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>98,744</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>98,518</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>