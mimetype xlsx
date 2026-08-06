--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d72770b40dc461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ca543e960f4353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79eb0ba3aa104f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra27ba2fe866d4b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014f0e2e1fd64041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79eb0ba3aa104f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d20bd0361984cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra27ba2fe866d4b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Portugal in a Nutshell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>