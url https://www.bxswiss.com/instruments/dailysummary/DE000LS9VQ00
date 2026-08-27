--- v9 (2026-08-06)
+++ v10 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ca543e960f4353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8bc15b322a42a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra27ba2fe866d4b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f23ec36c4cf4526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d20bd0361984cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra27ba2fe866d4b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62eea97d5c442a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f23ec36c4cf4526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Portugal in a Nutshell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>