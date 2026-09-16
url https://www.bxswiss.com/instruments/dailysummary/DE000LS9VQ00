--- v10 (2026-08-27)
+++ v11 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8bc15b322a42a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af374ba45364bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f23ec36c4cf4526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1405910419246d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62eea97d5c442a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f23ec36c4cf4526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600746ff5d0141dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1405910419246d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Portugal in a Nutshell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,559 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>100,568</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,598</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>101,268</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>