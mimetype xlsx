--- v11 (2026-09-16)
+++ v12 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af374ba45364bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085a0b2e496c41e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1405910419246d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re321c8ef02d14d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600746ff5d0141dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1405910419246d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3a0c76c7434877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re321c8ef02d14d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Portugal in a Nutshell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>