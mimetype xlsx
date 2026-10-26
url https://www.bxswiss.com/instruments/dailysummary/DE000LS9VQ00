--- v12 (2026-10-06)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085a0b2e496c41e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9038283f71264cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re321c8ef02d14d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8353945ac804836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3a0c76c7434877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re321c8ef02d14d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e62a76bf7524c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8353945ac804836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Portugal in a Nutshell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>