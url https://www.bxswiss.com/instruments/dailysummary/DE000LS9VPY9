--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed54b55a8d84079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8822710d60d430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78da6ad804a04a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b80bc91cfe4097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafcae9066a64e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78da6ad804a04a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7299345474743a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b80bc91cfe4097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgefonds Werte 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>