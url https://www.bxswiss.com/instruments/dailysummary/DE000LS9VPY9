--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8822710d60d430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666c90b79e024628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b80bc91cfe4097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e80bde532354995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7299345474743a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b80bc91cfe4097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf187cf88f642de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e80bde532354995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgefonds Werte 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>89,375</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,313</x:t>
-[...571 lines deleted...]
-          <x:t>88,331</x:t>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>