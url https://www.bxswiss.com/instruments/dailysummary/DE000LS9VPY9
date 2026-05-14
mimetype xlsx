--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666c90b79e024628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb26aad6a4c447c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e80bde532354995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeff656dfea7474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf187cf88f642de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e80bde532354995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997e38d1531f48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeff656dfea7474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgefonds Werte 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>