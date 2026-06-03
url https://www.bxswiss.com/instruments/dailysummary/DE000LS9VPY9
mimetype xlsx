--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb26aad6a4c447c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656203fe9c4047a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeff656dfea7474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fe93a313884007"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997e38d1531f48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeff656dfea7474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643ef04f4afc44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fe93a313884007" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgefonds Werte 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>