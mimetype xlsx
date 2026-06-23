--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656203fe9c4047a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62197693d22f4a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fe93a313884007"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7cc1480cbbb4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643ef04f4afc44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fe93a313884007" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a6aac03f794156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7cc1480cbbb4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgefonds Werte 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,204</x:t>
-[...252 lines deleted...]
-          <x:t>102,401</x:t>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>