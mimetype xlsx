--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62197693d22f4a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49bf114a83b40d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7cc1480cbbb4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058c9e318b844500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a6aac03f794156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7cc1480cbbb4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8502465712664d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058c9e318b844500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgefonds Werte 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>