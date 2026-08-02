--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49bf114a83b40d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d66dbc63ef34b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058c9e318b844500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc180f23b196244f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8502465712664d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058c9e318b844500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd1d2bb772b64299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc180f23b196244f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgefonds Werte 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>