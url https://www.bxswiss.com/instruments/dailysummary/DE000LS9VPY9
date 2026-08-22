--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d66dbc63ef34b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedbcb9427834a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc180f23b196244f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3636b58f133b45e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd1d2bb772b64299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc180f23b196244f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e4347726a544b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3636b58f133b45e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgefonds Werte 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,580</x:t>
-[...16 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,773</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>98,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>