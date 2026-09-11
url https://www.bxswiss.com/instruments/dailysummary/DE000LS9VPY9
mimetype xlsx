--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedbcb9427834a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365c52d6663e4702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3636b58f133b45e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12ccda6b4fd4f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e4347726a544b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3636b58f133b45e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c04eb8ac584e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12ccda6b4fd4f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgefonds Werte 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>103,176</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,025</x:t>
-[...269 lines deleted...]
-          <x:t>99,769</x:t>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>