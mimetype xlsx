--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365c52d6663e4702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417fc5ee3ec44f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12ccda6b4fd4f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af880b12d054e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c04eb8ac584e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12ccda6b4fd4f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c80580ca274db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af880b12d054e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgefonds Werte 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>102,526</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,078</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>101,076</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>