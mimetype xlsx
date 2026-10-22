--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417fc5ee3ec44f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79e2814773b4edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af880b12d054e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97edd1c561d441ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c80580ca274db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af880b12d054e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7e2dcf68044701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97edd1c561d441ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hedgefonds Werte 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>