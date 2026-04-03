--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7577026afb4f48af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e4e6227a12a4aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9739453eeb9646be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91c7a6ef83d0418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2bf7215d1e4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9739453eeb9646be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e50308905574674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91c7a6ef83d0418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-LEADERS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,089</x:t>
@@ -791,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>