--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e4e6227a12a4aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2907f1db62054c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91c7a6ef83d0418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac1ad6e30be481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e50308905574674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91c7a6ef83d0418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a08276c4c74b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac1ad6e30be481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-LEADERS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,442 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...390 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>