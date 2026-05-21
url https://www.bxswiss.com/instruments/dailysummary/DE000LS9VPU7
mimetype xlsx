--- v5 (2026-04-26)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2907f1db62054c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f5b8643ca74a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac1ad6e30be481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf929cd2f281b48c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a08276c4c74b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac1ad6e30be481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad14fda654c4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf929cd2f281b48c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-LEADERS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>