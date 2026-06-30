--- v6 (2026-05-21)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f5b8643ca74a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9871b3550af14394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf929cd2f281b48c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2821e434ad254665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad14fda654c4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf929cd2f281b48c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78cbafc683464c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2821e434ad254665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-LEADERS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>104,269</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,457</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...413 lines deleted...]
-          <x:t>104,056</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>103,543</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>