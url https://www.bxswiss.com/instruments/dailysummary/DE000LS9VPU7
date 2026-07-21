--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9871b3550af14394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30daa1c9f0474fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2821e434ad254665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4011bc1289da4307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78cbafc683464c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2821e434ad254665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4593f506af5a4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4011bc1289da4307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-LEADERS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>