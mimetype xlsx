--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30daa1c9f0474fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b8abb836064894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4011bc1289da4307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691fca789eb14bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4593f506af5a4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4011bc1289da4307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d2cdcdeb994479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691fca789eb14bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-LEADERS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,972</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>104,721</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>