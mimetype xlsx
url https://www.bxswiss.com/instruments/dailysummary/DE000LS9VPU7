--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b8abb836064894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7dc2a3b4a1f4f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691fca789eb14bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e15c36e58c4f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d2cdcdeb994479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691fca789eb14bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7ca3f2701d47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e15c36e58c4f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-LEADERS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,162</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>107,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,349</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>