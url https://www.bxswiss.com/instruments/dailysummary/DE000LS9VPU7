--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7dc2a3b4a1f4f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9636cdb0cc1849b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e15c36e58c4f55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51feec0bc7b34ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7ca3f2701d47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e15c36e58c4f55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8663a7a5f52f4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51feec0bc7b34ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-LEADERS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>