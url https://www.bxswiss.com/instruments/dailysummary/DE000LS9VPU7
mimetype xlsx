--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9636cdb0cc1849b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543f63631c934ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51feec0bc7b34ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495a665d4cfe4c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8663a7a5f52f4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51feec0bc7b34ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d1573b613f4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495a665d4cfe4c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-GLOBAL-EQUITY-LEADERS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>