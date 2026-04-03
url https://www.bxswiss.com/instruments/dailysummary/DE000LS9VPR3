--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266b1a7932834bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ab854736a048d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdafa29de28ba4cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ff2455f1b446fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5246a9464d04464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdafa29de28ba4cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986251c1198f43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ff2455f1b446fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Universum Nebenwerte Watchlist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>