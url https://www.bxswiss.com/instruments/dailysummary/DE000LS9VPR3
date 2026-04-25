--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ab854736a048d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b31544f04d24078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ff2455f1b446fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55135defb6d14fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986251c1198f43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ff2455f1b446fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6318f39682e440b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55135defb6d14fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Universum Nebenwerte Watchlist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>