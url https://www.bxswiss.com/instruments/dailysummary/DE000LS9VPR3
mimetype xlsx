--- v5 (2026-04-25)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b31544f04d24078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71829be397744b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55135defb6d14fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33310126aa654951"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6318f39682e440b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55135defb6d14fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f41eaa8b7e448d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33310126aa654951" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Universum Nebenwerte Watchlist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>142,083</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>