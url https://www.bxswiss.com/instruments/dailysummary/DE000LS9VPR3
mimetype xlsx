--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71829be397744b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5d9658a9414662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33310126aa654951"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76fe50c9b9449eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f41eaa8b7e448d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33310126aa654951" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2522f7753eea46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76fe50c9b9449eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Universum Nebenwerte Watchlist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>142,787</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>