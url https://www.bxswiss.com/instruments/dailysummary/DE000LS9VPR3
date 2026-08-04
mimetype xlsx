--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5d9658a9414662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83697baa02448cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76fe50c9b9449eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2830a5b76854f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2522f7753eea46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76fe50c9b9449eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5442a14ca28840ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2830a5b76854f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Universum Nebenwerte Watchlist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>