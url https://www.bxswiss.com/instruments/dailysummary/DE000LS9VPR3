--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83697baa02448cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1882d4cab44b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2830a5b76854f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa6d66b97fe4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5442a14ca28840ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2830a5b76854f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d15d2999fd940e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa6d66b97fe4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Universum Nebenwerte Watchlist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>