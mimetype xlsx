--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1882d4cab44b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013b7b4196fc4b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa6d66b97fe4000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c89d8a5b5da4e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d15d2999fd940e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa6d66b97fe4000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda4a30850d594883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c89d8a5b5da4e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Universum Nebenwerte Watchlist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>