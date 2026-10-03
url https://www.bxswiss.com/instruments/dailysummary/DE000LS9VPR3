--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013b7b4196fc4b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0121bfa59e4004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c89d8a5b5da4e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3710dbfdb6e14a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda4a30850d594883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c89d8a5b5da4e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e08287073d4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3710dbfdb6e14a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Universum Nebenwerte Watchlist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>