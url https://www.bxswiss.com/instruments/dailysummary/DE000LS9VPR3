--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0121bfa59e4004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c24f3851004d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3710dbfdb6e14a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d5972d439b47e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e08287073d4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3710dbfdb6e14a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86ea17085054a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d5972d439b47e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Universum Nebenwerte Watchlist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>