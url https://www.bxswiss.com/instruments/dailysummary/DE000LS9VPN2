--- v8 (2026-09-01)
+++ v9 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbff481b7e5460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7775b58fe6844bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R980b64594acc460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe52249e7bb47f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb252a73612f54ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R980b64594acc460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73cc8820c28475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe52249e7bb47f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Score Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>105,424</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,453</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,608</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>