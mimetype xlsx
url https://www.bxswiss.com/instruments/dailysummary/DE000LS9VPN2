--- v9 (2026-09-21)
+++ v10 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7775b58fe6844bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d6f0ac53504366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe52249e7bb47f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5ce031310241be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73cc8820c28475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe52249e7bb47f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6db03fe130484729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5ce031310241be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Score Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>