--- v10 (2026-10-12)
+++ v11 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d6f0ac53504366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405723165f9045cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5ce031310241be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d15869a5284ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6db03fe130484729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5ce031310241be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99301fcb3284677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d15869a5284ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Score Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>