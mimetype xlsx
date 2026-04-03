--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e9a60b48ce4ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b8a68b3b3c41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699eaf2470f541df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd489b063d44a4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969038bda4df40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699eaf2470f541df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff8292cca073464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd489b063d44a4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Score Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>