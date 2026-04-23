--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b8a68b3b3c41b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0bcd7df61c48c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd489b063d44a4297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74584d8a406a4dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff8292cca073464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd489b063d44a4297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2517932d1a7a4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74584d8a406a4dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Score Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,732</x:t>
-[...576 lines deleted...]
-          <x:t>92,054</x:t>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>