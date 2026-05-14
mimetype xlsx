--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0bcd7df61c48c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0899ff1237467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74584d8a406a4dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db27b44f6234ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2517932d1a7a4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74584d8a406a4dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6e27a954974b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db27b44f6234ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Score Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>