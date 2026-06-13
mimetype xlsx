--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0899ff1237467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099f38feba9b4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db27b44f6234ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb305e35fe10c4be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6e27a954974b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db27b44f6234ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb340a55aba644ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb305e35fe10c4be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Score Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>99,047</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>99,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>