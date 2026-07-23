--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099f38feba9b4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63eee2c62bff4ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb305e35fe10c4be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R896e2d2af7a44735"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb340a55aba644ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb305e35fe10c4be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fb82e7036a94d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R896e2d2af7a44735" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Score Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>98,463</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>