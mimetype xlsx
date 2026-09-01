--- v7 (2026-07-23)
+++ v8 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63eee2c62bff4ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbff481b7e5460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R896e2d2af7a44735"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R980b64594acc460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fb82e7036a94d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R896e2d2af7a44735" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb252a73612f54ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R980b64594acc460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Score Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>99,747</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>