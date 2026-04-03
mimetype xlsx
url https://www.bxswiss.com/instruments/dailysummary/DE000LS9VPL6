--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b68225da7cb4c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f854ff57694bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18135619f334d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra796dd30c85d4600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69cf7e3ec2247cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18135619f334d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd42d23f594841c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra796dd30c85d4600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulative Zukunftstechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>100,899</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,563</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,613</x:t>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>