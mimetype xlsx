--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f854ff57694bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f8546401ad40ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra796dd30c85d4600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73653f29c386433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd42d23f594841c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra796dd30c85d4600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a16e6c7c84746b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73653f29c386433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulative Zukunftstechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>