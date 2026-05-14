--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f8546401ad40ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7add1826bca54524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73653f29c386433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c22d2f3c8ee4bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a16e6c7c84746b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73653f29c386433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848a0fae255f4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c22d2f3c8ee4bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulative Zukunftstechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,947</x:t>
@@ -737,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>