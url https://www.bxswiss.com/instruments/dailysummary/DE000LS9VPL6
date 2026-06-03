--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7add1826bca54524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54c66199e06446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c22d2f3c8ee4bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7e5f19985a4a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848a0fae255f4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c22d2f3c8ee4bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbce8f0e85f334814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7e5f19985a4a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulative Zukunftstechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>