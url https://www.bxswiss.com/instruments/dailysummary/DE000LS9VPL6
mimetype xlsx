--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54c66199e06446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra376b068c1b54673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7e5f19985a4a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10ca5c1b566463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbce8f0e85f334814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7e5f19985a4a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1767daa1190d40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10ca5c1b566463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulative Zukunftstechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>