--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra376b068c1b54673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb13aed90644cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10ca5c1b566463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2695c704bf74d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1767daa1190d40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10ca5c1b566463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ead46605e8c417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2695c704bf74d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulative Zukunftstechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>