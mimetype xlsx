--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb13aed90644cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43171009f4b940d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2695c704bf74d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1f401a21934216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ead46605e8c417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2695c704bf74d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bddf6d9ec14c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1f401a21934216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulative Zukunftstechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,046</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>