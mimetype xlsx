--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43171009f4b940d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf9186a19f74960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1f401a21934216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1764275f58b147e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bddf6d9ec14c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1f401a21934216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1044198457da41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1764275f58b147e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulative Zukunftstechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>