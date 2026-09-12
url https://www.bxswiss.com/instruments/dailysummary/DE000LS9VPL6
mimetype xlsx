--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf9186a19f74960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bff54c51a5440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1764275f58b147e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb0118fc64934008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1044198457da41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1764275f58b147e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0aaad1eb75d4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb0118fc64934008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulative Zukunftstechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>114,582</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,996</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>116,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>