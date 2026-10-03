--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bff54c51a5440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61197bdff264110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb0118fc64934008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1352209e5d0d4053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0aaad1eb75d4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb0118fc64934008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14014346639c4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1352209e5d0d4053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulative Zukunftstechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>