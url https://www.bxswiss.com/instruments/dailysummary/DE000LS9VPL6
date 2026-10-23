--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61197bdff264110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280c1f4cb4934194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1352209e5d0d4053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R157ff59f7a444c77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14014346639c4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1352209e5d0d4053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b14f2e2409d4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R157ff59f7a444c77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulative Zukunftstechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>