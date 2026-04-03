--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2f80428e314e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re006c78ff8584cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeaa1252528b4f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f983bb8fa13471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae01782bd49e4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeaa1252528b4f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572e1b04eb70494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f983bb8fa13471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma- und Healthtech-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>94,371</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>