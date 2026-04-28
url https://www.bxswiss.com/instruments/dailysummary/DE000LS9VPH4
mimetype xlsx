--- v3 (2026-04-03)
+++ v4 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re006c78ff8584cf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e8111e62d64f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f983bb8fa13471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10041854bbc4918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572e1b04eb70494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f983bb8fa13471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd5c07193744dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10041854bbc4918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma- und Healthtech-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>84,925</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,154</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>85,154</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>