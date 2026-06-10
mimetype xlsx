--- v4 (2026-04-28)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e8111e62d64f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2adf1c8caa4c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10041854bbc4918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b54b55a08be43d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd5c07193744dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10041854bbc4918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06561aa13e934c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b54b55a08be43d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma- und Healthtech-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>88,483</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>