--- v5 (2026-06-10)
+++ v6 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2adf1c8caa4c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ad40afab9349d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b54b55a08be43d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c1b9625802442e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06561aa13e934c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b54b55a08be43d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71745f36819d415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c1b9625802442e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma- und Healthtech-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>