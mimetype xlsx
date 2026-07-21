--- v6 (2026-06-30)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ad40afab9349d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bfae911db6447fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c1b9625802442e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0412e878874345bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71745f36819d415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c1b9625802442e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6946759281054b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0412e878874345bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma- und Healthtech-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>92,758</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,684</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>93,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,705</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>