--- v7 (2026-07-21)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bfae911db6447fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0820c36860d74104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0412e878874345bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4278c79df8046bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6946759281054b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0412e878874345bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa4580a06db449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4278c79df8046bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma- und Healthtech-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>99,887</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>