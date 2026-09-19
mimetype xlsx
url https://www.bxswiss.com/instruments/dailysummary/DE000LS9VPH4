--- v8 (2026-08-29)
+++ v9 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0820c36860d74104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2528c92025954c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4278c79df8046bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1915b564ab324107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa4580a06db449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4278c79df8046bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R331d73dfe2a14d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1915b564ab324107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma- und Healthtech-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>111,817</x:t>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,521</x:t>
-[...16 lines deleted...]
-          <x:t>112,436</x:t>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,956</x:t>
-[...296 lines deleted...]
-          <x:t>112,451</x:t>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>