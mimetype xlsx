--- v9 (2026-09-19)
+++ v10 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2528c92025954c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a9d2f674494fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1915b564ab324107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26420db361574650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R331d73dfe2a14d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1915b564ab324107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4f9ce8d95b414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26420db361574650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma- und Healthtech-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>113,761</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>