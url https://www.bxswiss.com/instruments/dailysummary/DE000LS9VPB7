--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43208db3a3ac4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8e86bad58f4815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8d5b0ff15b4335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50c941b43094401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd8859675610475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8d5b0ff15b4335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6d307696a048fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50c941b43094401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...414 lines deleted...]
-          <x:t>103,130</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,001</x:t>
-[...188 lines deleted...]
-          <x:t>104,545</x:t>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>