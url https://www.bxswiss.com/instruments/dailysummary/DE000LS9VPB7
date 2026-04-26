--- v2 (2026-04-03)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8e86bad58f4815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144d482dd5094d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50c941b43094401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57d954dcc3540ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6d307696a048fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50c941b43094401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf68a40e9dc24a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57d954dcc3540ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,422</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,776</x:t>
-[...470 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>102,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,406</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,983</x:t>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>