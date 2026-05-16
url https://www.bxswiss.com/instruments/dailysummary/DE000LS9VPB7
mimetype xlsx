--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144d482dd5094d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1a0da9bded46f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57d954dcc3540ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5761c9835a29496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf68a40e9dc24a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57d954dcc3540ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c9f92e798744cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5761c9835a29496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>