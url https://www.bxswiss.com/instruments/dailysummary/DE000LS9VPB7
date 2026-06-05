--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1a0da9bded46f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80e2db360ae4242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5761c9835a29496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2db69bbd8f6414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c9f92e798744cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5761c9835a29496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f76114d9fef49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2db69bbd8f6414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>