--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80e2db360ae4242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bfc10be338a4d38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2db69bbd8f6414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f313931e1b64ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f76114d9fef49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2db69bbd8f6414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0da8a138d5b4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f313931e1b64ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>105,889</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>109,766</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>