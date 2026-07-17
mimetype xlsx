--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bfc10be338a4d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d6f02f903349d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f313931e1b64ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b3212bf8814ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0da8a138d5b4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f313931e1b64ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e1f60de296493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b3212bf8814ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>