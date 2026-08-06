--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d6f02f903349d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8646f1608c894171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b3212bf8814ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8d3cf281124e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e1f60de296493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b3212bf8814ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1278e3d3eb047d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8d3cf281124e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,124</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>106,212</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>