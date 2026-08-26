--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8646f1608c894171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eeca67e440d4d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8d3cf281124e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fc5780edba4f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1278e3d3eb047d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8d3cf281124e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0599d71ccd40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fc5780edba4f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>