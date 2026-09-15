--- v9 (2026-08-26)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eeca67e440d4d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6dff6e8dcf64c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fc5780edba4f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd4de79aab0a43f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0599d71ccd40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fc5780edba4f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3f33238fab4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd4de79aab0a43f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>