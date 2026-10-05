--- v10 (2026-09-15)
+++ v11 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6dff6e8dcf64c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a2e14c1ddd45df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd4de79aab0a43f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb881518df0d547cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3f33238fab4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd4de79aab0a43f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda910c91dd1b4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb881518df0d547cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>115,747</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,446</x:t>
-[...146 lines deleted...]
-          <x:t>115,319</x:t>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,891</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>116,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>