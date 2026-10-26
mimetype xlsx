--- v11 (2026-10-05)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a2e14c1ddd45df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0b2f5988344fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb881518df0d547cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R240c1e3df1854fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda910c91dd1b4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb881518df0d547cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec1f507d00d64548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R240c1e3df1854fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A Scandinavian Thing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,446</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>