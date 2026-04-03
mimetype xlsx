--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6ecf32d2a743fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf02501b6364786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree04af65e5f34f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f3d219149a4981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc837396d1144e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree04af65e5f34f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95792e83f1fc4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f3d219149a4981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Oil and Gas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>