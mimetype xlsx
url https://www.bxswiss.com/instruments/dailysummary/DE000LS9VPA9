--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf02501b6364786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f95f0eeae744842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f3d219149a4981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ee550bd00440da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95792e83f1fc4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f3d219149a4981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86da6a915eba4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ee550bd00440da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Oil and Gas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>