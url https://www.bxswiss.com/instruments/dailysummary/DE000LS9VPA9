--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f95f0eeae744842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe318d851684435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ee550bd00440da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R719b5ebc53074f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86da6a915eba4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ee550bd00440da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf41b2714314dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R719b5ebc53074f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Oil and Gas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>