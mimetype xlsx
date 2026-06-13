--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe318d851684435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf340d494ae4d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R719b5ebc53074f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf3c248e9074db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf41b2714314dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R719b5ebc53074f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa09ac2d10348be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf3c248e9074db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Oil and Gas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>108,670</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,393</x:t>
-[...409 lines deleted...]
-          <x:t>108,666</x:t>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>