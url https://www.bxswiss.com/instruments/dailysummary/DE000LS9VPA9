--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf340d494ae4d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0774a6b227b24fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf3c248e9074db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc746773ef24de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa09ac2d10348be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf3c248e9074db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5366493f813449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc746773ef24de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Oil and Gas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>