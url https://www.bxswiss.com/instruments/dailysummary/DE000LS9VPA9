--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0774a6b227b24fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7965a78f76384332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc746773ef24de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R145b447d2c0d4e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5366493f813449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc746773ef24de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26bc295154a34cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R145b447d2c0d4e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Oil and Gas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,237</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>