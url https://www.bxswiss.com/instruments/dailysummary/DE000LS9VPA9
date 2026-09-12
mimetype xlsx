--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7965a78f76384332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a4bc0de40846be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R145b447d2c0d4e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc5f1fecbc3435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26bc295154a34cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R145b447d2c0d4e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aac1bf438f4459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc5f1fecbc3435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Oil and Gas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...546 lines deleted...]
-          <x:t>109,106</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>