--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a4bc0de40846be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41dd2cde75dd479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc5f1fecbc3435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317404359daa4c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aac1bf438f4459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc5f1fecbc3435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce296cb0ff84941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317404359daa4c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Oil and Gas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>