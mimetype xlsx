--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41dd2cde75dd479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea7cbb57a224e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317404359daa4c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f8a68a169ab4319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce296cb0ff84941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317404359daa4c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef60f82e320482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f8a68a169ab4319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Oil and Gas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>