--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1afc6de953045ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81276de6ef14907" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b0ae02ae0341a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fb392dd7334578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06ec298a4e6462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b0ae02ae0341a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e4a73b437349a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fb392dd7334578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>