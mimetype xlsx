--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81276de6ef14907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6418faed52394871" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fb392dd7334578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae821d11a8364ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e4a73b437349a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fb392dd7334578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c2c1ded06a49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae821d11a8364ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>