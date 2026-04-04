--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9905607c4494faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c846b211a7448a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa92997207e94395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb71827ccde44951"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49c20586d544b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa92997207e94395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb87ac3646a46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb71827ccde44951" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,237</x:t>
-[...441 lines deleted...]
-          <x:t>65,198</x:t>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>