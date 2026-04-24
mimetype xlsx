--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c846b211a7448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra13706f655bb4393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb71827ccde44951"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dba675823b04a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb87ac3646a46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb71827ccde44951" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb661d1ee33b84326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dba675823b04a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,627</x:t>
@@ -764,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>