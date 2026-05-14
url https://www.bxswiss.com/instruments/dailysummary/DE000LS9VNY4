--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra13706f655bb4393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7cbd782f564a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dba675823b04a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e0a98be5bc4cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb661d1ee33b84326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dba675823b04a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88527dd89b8045be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e0a98be5bc4cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>