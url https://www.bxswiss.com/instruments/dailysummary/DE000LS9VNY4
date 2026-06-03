--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7cbd782f564a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0faa5fdc28074583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e0a98be5bc4cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfab347e7fc240b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88527dd89b8045be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e0a98be5bc4cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc07cc24b9040f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfab347e7fc240b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>