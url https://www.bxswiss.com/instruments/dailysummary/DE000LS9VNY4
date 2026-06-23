--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0faa5fdc28074583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54189ca041c4d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfab347e7fc240b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4dafaf42e8482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc07cc24b9040f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfab347e7fc240b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0611c618a65485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4dafaf42e8482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>