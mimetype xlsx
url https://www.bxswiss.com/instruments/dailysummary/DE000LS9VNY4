--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54189ca041c4d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff866d403df49e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4dafaf42e8482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab34cabdfa04a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0611c618a65485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4dafaf42e8482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a823a057ea4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab34cabdfa04a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>