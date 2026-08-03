--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff866d403df49e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1f9bbc79c84fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab34cabdfa04a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8369223ae043f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a823a057ea4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab34cabdfa04a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06bcdbed7ab437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8369223ae043f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>