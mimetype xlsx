--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1f9bbc79c84fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c603cf04754d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8369223ae043f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1a8d6f01d74c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06bcdbed7ab437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8369223ae043f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6fc027c5b9474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1a8d6f01d74c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>