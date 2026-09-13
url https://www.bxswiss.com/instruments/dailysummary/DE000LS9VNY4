--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c603cf04754d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1afc6de953045ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1a8d6f01d74c9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b0ae02ae0341a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6fc027c5b9474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1a8d6f01d74c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06ec298a4e6462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b0ae02ae0341a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>