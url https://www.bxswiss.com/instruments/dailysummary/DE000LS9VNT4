--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb4fd9e24c54b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4566b53438b4fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f7d2b3c2a049c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab7b7ed1f4e4e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b625d47b564bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f7d2b3c2a049c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8572b5556f02484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab7b7ed1f4e4e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,362</x:t>
-[...53 lines deleted...]
-          <x:t>46,013</x:t>
+          <x:t>46,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,868</x:t>
-[...183 lines deleted...]
-          <x:t>45,634</x:t>
+          <x:t>45,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,907</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>45,909</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>