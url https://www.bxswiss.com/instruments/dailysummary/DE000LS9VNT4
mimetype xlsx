--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4566b53438b4fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550b3c50479f46db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab7b7ed1f4e4e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01e8e993ad54ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8572b5556f02484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab7b7ed1f4e4e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf624d127eb496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01e8e993ad54ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>