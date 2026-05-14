--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550b3c50479f46db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52984e16acbe4381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01e8e993ad54ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9682d97045640e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf624d127eb496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01e8e993ad54ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeaa86f7883341be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9682d97045640e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>