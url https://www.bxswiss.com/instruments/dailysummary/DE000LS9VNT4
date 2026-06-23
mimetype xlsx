--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52984e16acbe4381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra852d5e81f07481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9682d97045640e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re977d0ad26424bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeaa86f7883341be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9682d97045640e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013c0056bfe84a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re977d0ad26424bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>50,259</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>