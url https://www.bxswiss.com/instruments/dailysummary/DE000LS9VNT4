--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra852d5e81f07481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0504e02aa6c24c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re977d0ad26424bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6939d26817af40e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013c0056bfe84a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re977d0ad26424bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7187d89a9cf24217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6939d26817af40e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,578</x:t>
-[...188 lines deleted...]
-          <x:t>51,779</x:t>
+          <x:t>51,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,142</x:t>
-[...215 lines deleted...]
-          <x:t>52,896</x:t>
+          <x:t>50,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>