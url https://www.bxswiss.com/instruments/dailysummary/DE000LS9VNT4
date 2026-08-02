--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0504e02aa6c24c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf9765763ed40c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6939d26817af40e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d1bf43598b4e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7187d89a9cf24217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6939d26817af40e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e04c2eedfc45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d1bf43598b4e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>