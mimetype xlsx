--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf9765763ed40c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc0105c8801444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d1bf43598b4e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc99e6d1ef97425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e04c2eedfc45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d1bf43598b4e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2ed51ccdba4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc99e6d1ef97425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,309</x:t>
-[...313 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,210</x:t>
-[...144 lines deleted...]
-          <x:t>48,959</x:t>
+          <x:t>49,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>