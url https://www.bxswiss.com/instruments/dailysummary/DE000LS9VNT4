--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc0105c8801444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49a74e54d6a4030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc99e6d1ef97425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7b2c03cded4cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2ed51ccdba4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc99e6d1ef97425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc89565856e461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7b2c03cded4cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>50,613</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,322</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>50,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>