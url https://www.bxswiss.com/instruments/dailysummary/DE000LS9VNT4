--- v12 (2026-09-11)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49a74e54d6a4030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b3a480592944be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7b2c03cded4cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63234bee8f0430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc89565856e461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7b2c03cded4cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R823707b264814c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63234bee8f0430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>52,097</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,148</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>52,877</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,720</x:t>
-[...512 lines deleted...]
-          <x:t>50,920</x:t>
+          <x:t>52,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>