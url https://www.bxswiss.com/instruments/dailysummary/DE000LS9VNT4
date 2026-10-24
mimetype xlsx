--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b3a480592944be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffe75ab19544281" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63234bee8f0430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc97a516a05c2499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R823707b264814c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63234bee8f0430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8b7c7ad65948aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc97a516a05c2499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsmärkte International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>51,504</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,985</x:t>
-[...463 lines deleted...]
-          <x:t>53,160</x:t>
+          <x:t>50,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>