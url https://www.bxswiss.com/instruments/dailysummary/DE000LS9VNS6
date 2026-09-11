--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c62a7836f2b4cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611d8407590c420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76c7a7f3db04e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817b852c87164dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d01d88a02f4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76c7a7f3db04e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17eb0a0c393a4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817b852c87164dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>