--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611d8407590c420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1c4100c3204b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817b852c87164dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac6071a397d4513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17eb0a0c393a4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817b852c87164dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf405155930374779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac6071a397d4513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>