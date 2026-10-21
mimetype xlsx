--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1c4100c3204b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767a830edf4f4a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac6071a397d4513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra534969366144631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf405155930374779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac6071a397d4513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e69a764062474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra534969366144631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>