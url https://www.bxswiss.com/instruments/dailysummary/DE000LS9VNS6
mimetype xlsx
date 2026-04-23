--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdfc542d104b44ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re447d27a8d1c458b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf65e6de9df48d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fa4e5656f24fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19bf05b7209b4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf65e6de9df48d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a9b1865bcf4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fa4e5656f24fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>48,523</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>