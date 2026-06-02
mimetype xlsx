--- v6 (2026-04-23)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re447d27a8d1c458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78223fe3e8d4c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fa4e5656f24fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98d026c0b1c4eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a9b1865bcf4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fa4e5656f24fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252c4faf31854091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98d026c0b1c4eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>52,921</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>