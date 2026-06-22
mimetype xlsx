--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78223fe3e8d4c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcafa7f0443954457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98d026c0b1c4eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2992e95b08264ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252c4faf31854091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98d026c0b1c4eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d553d37ccae47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2992e95b08264ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>