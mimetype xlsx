--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcafa7f0443954457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0586994fc7ad4935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2992e95b08264ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924ac07fa19f4209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d553d37ccae47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2992e95b08264ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f36a5e7f67459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924ac07fa19f4209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>55,290</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,742</x:t>
-[...65 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>56,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>56,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>57,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,962</x:t>
-[...355 lines deleted...]
-          <x:t>57,916</x:t>
+          <x:t>56,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>