--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0586994fc7ad4935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e21874bc804a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924ac07fa19f4209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af21fee65d3446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f36a5e7f67459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924ac07fa19f4209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5b2ecfee72411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af21fee65d3446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>55,726</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,391</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>57,343</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>