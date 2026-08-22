--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e21874bc804a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c62a7836f2b4cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af21fee65d3446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76c7a7f3db04e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5b2ecfee72411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af21fee65d3446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d01d88a02f4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76c7a7f3db04e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>