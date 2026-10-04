--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c644832c54b4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40df51c9dda24fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e6caabb42974918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b8c8cd452640bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939b21b8fcee47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e6caabb42974918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de6c8af66a44f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b8c8cd452640bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>56,634</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,263</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>56,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,776</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>