--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40df51c9dda24fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a391c532e9437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b8c8cd452640bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra72225de99824fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de6c8af66a44f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b8c8cd452640bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320a6d22bff14a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra72225de99824fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>55,321</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>56,054</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,027</x:t>
-[...16 lines deleted...]
-          <x:t>56,054</x:t>
+          <x:t>55,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,203</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>54,466</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>