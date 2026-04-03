--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d72ab052e04be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d4291f6acae4c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0e9cbeaa464fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8d7b214ca34d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d622898cdf4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0e9cbeaa464fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0e7688d1424602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8d7b214ca34d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>45,830</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>46,068</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>