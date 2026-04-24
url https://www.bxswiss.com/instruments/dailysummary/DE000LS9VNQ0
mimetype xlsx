--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d4291f6acae4c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46be9005918043fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8d7b214ca34d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d15e527ae14c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0e7688d1424602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8d7b214ca34d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd6412147be4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d15e527ae14c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>46,006</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,847</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>44,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,094</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>