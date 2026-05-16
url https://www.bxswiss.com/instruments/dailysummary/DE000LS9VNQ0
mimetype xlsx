--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46be9005918043fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efa3b0721004d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d15e527ae14c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabea7face8d4415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd6412147be4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d15e527ae14c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd66a76bfcf04fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabea7face8d4415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>