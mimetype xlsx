--- v7 (2026-05-16)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efa3b0721004d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2a3c734a5c4a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabea7face8d4415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1718ba76a8644da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd66a76bfcf04fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabea7face8d4415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020b22f749d14710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1718ba76a8644da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...527 lines deleted...]
-          <x:t>52,164</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,656</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>52,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>