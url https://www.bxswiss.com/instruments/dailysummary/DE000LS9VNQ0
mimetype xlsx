--- v8 (2026-06-25)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2a3c734a5c4a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57c937245984c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1718ba76a8644da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c964df1fd94a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020b22f749d14710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1718ba76a8644da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5acfcfb05595477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c964df1fd94a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>51,223</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>