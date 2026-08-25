--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57c937245984c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5076e1074b4bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c964df1fd94a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c16b71fa6f4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5acfcfb05595477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c964df1fd94a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fc340d1e8c4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c16b71fa6f4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>