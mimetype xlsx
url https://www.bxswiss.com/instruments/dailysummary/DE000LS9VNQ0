--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5076e1074b4bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c644832c54b4a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c16b71fa6f4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e6caabb42974918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fc340d1e8c4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c16b71fa6f4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939b21b8fcee47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e6caabb42974918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zinsfuß</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>