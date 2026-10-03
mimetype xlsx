--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e9046271b54cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d6f59fd9c34073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4037e301406d4c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ded7779a8a4067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f8cd033c674078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4037e301406d4c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88c73c7236d450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ded7779a8a4067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>