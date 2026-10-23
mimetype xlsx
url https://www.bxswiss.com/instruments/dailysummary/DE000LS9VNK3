--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d6f59fd9c34073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fbbc73a7dc4403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ded7779a8a4067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cdf73cff2d74984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88c73c7236d450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ded7779a8a4067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbff6126fc26490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cdf73cff2d74984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>