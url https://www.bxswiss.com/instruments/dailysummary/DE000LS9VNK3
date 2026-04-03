--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7dae9a49c024943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea9bc190cc446cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb6f91ca28e4a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R820e7eb45e9f44cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40231b2113d3411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb6f91ca28e4a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R874c930ab84b4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R820e7eb45e9f44cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>