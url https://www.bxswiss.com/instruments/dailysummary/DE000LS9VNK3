--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea9bc190cc446cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c2f06eb9c346bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R820e7eb45e9f44cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39add041cf24a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R874c930ab84b4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R820e7eb45e9f44cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a9f2035ab74227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39add041cf24a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>