--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c2f06eb9c346bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f213987433442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39add041cf24a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b83a477d1941db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a9f2035ab74227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39add041cf24a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9bb774000e7469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b83a477d1941db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>