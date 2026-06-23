--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f213987433442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37e0ba487f94730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b83a477d1941db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7854f90867934fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9bb774000e7469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b83a477d1941db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acddabf5112426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7854f90867934fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>106,306</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>