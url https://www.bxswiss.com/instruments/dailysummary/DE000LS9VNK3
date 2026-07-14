--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37e0ba487f94730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8336b04397054411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7854f90867934fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136d48d240274846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acddabf5112426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7854f90867934fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001e5aa5a92f4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136d48d240274846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>