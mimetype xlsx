--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8336b04397054411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81a64109a624110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136d48d240274846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b33999542704110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001e5aa5a92f4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136d48d240274846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f7607468114e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b33999542704110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>