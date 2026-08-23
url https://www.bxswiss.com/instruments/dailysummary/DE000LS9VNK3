--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81a64109a624110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b39a1dc549477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b33999542704110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c1113afae54279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f7607468114e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b33999542704110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23bc41b0287d4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c1113afae54279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>