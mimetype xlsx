--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b39a1dc549477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e9046271b54cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c1113afae54279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4037e301406d4c7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23bc41b0287d4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c1113afae54279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f8cd033c674078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4037e301406d4c7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>