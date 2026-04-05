--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f769f1d6323497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295ee5d98ba740d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795d9e0db8c54a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ca90dd911f4e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f96fc0ad94491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795d9e0db8c54a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93ff504a973473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ca90dd911f4e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>70,571</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,251</x:t>
-[...323 lines deleted...]
-          <x:t>70,205</x:t>
+          <x:t>71,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,160</x:t>
-[...36 lines deleted...]
-          <x:t>70,784</x:t>
+          <x:t>71,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>