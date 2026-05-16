--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295ee5d98ba740d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c87cc90356b4f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ca90dd911f4e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c41b37be2240c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93ff504a973473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ca90dd911f4e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152c6e023a1044c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c41b37be2240c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>71,016</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>