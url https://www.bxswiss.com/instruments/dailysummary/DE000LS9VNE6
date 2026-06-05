--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c87cc90356b4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b91a268479e4f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c41b37be2240c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7c07b9dc464354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152c6e023a1044c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c41b37be2240c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8b3a5d98cf4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7c07b9dc464354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>