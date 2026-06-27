--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b91a268479e4f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479f57fb109d45b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7c07b9dc464354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebf9470b20d24133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8b3a5d98cf4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7c07b9dc464354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb90050f51a2472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebf9470b20d24133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>