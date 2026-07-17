--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479f57fb109d45b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26ae1bc458642d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebf9470b20d24133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707bfc9b4eb043ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb90050f51a2472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebf9470b20d24133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9460f60ba37947ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707bfc9b4eb043ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>