--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26ae1bc458642d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec3e356d4a44450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707bfc9b4eb043ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb96d3b49844860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9460f60ba37947ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707bfc9b4eb043ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b9efbee4c24ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb96d3b49844860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>