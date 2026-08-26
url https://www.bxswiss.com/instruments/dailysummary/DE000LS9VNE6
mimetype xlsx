--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec3e356d4a44450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref27ac84d3fe4001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb96d3b49844860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce5f7954b26149d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b9efbee4c24ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb96d3b49844860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd2cb316b0441da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce5f7954b26149d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>87,030</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,582</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>86,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,826</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>