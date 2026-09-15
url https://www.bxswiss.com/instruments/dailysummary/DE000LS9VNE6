--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref27ac84d3fe4001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9525f98e2de04afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce5f7954b26149d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a327a7cbdb46a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd2cb316b0441da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce5f7954b26149d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ada802ca5a14b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a327a7cbdb46a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>