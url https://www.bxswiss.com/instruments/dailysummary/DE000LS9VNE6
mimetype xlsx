--- v12 (2026-09-15)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9525f98e2de04afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebbfdcf4b3d441a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a327a7cbdb46a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c1e1d65f384a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ada802ca5a14b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a327a7cbdb46a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ffc77909644b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c1e1d65f384a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>