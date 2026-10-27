--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebbfdcf4b3d441a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5023b3fd804af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c1e1d65f384a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11cc591702c2454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ffc77909644b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c1e1d65f384a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a221b99c7ab45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11cc591702c2454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>