--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a4b6fd3a204b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762c682975a44133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a4a6ab337148b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fec3c374b6462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3e7f3fc2364a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a4a6ab337148b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62beb56d8ebc4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fec3c374b6462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>40,251</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,252</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>40,998</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,662</x:t>
-[...328 lines deleted...]
-          <x:t>40,719</x:t>
+          <x:t>41,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>