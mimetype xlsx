--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762c682975a44133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b025c8ea7514aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fec3c374b6462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c151509868c4bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62beb56d8ebc4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fec3c374b6462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91632645847f4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c151509868c4bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,124</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>41,314</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>