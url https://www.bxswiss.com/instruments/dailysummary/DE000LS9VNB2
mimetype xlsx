--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b025c8ea7514aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4fb8f7544f4581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c151509868c4bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439b1f25bbf84d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91632645847f4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c151509868c4bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc198662a94114041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439b1f25bbf84d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>