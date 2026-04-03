--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8128c9a92574dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f748a6ad98746bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5ad885d5954bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd79bf8fcfcb3405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R362f68116fca4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5ad885d5954bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c422b30c504325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd79bf8fcfcb3405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>42,980</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>