--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f748a6ad98746bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0829c113ffeb43cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd79bf8fcfcb3405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c6dd434dc44dc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c422b30c504325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd79bf8fcfcb3405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348467ebd2464907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c6dd434dc44dc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>