--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0829c113ffeb43cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520fad9147924f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c6dd434dc44dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4631610c82af4920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348467ebd2464907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c6dd434dc44dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9935d931a1aa4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4631610c82af4920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>41,673</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,602</x:t>
-[...220 lines deleted...]
-          <x:t>42,868</x:t>
+          <x:t>43,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>