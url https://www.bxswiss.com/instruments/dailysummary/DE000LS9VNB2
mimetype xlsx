--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520fad9147924f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1758d347123d427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4631610c82af4920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56e4de7f5004628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9935d931a1aa4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4631610c82af4920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff65f042e5254439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56e4de7f5004628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>