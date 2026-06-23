--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1758d347123d427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd99bb5c462734f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re56e4de7f5004628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260990069b9a41c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff65f042e5254439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re56e4de7f5004628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592fc2e19cdb43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260990069b9a41c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>43,278</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,474</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>19.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,112</x:t>
-[...53 lines deleted...]
-          <x:t>43,226</x:t>
+          <x:t>42,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,950</x:t>
-[...188 lines deleted...]
-          <x:t>43,474</x:t>
+          <x:t>41,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>