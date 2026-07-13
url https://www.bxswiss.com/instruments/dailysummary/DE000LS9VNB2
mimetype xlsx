--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd99bb5c462734f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1f139c119645c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260990069b9a41c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf098608687c94c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592fc2e19cdb43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260990069b9a41c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec90ce9deb244f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf098608687c94c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>43,403</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,832</x:t>
-[...87 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>41,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,084</x:t>
-[...53 lines deleted...]
-          <x:t>42,638</x:t>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,968</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>43,874</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>