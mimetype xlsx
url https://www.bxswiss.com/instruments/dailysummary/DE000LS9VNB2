--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1f139c119645c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9beb427a0d4b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf098608687c94c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c67e5adb4754f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec90ce9deb244f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf098608687c94c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6246b98b1f3f41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c67e5adb4754f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>42,638</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,968</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...408 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,223</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>