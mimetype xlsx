--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9beb427a0d4b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a4b6fd3a204b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c67e5adb4754f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a4a6ab337148b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6246b98b1f3f41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c67e5adb4754f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3e7f3fc2364a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a4a6ab337148b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VNB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,579</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,956</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>