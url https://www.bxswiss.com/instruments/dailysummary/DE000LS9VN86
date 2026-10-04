--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4850b9998bf2441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61522d25325647bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4340d0aeb947f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1d9ed9e9cc4543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8754a0e72fa4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4340d0aeb947f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281072c8229b4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1d9ed9e9cc4543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algorithmic Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>