--- v11 (2026-10-04)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61522d25325647bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd949b964288479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1d9ed9e9cc4543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a612ded3404e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281072c8229b4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1d9ed9e9cc4543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26159fcf16bb44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a612ded3404e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algorithmic Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>