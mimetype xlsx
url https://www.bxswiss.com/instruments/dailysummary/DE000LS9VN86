--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d447d1d9a81465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d0dc73d73b4b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0984c0e49f7d47c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e555952b8a4b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf431a94172fc4386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0984c0e49f7d47c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77fbf8599bd547c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e555952b8a4b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algorithmic Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>