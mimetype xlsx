--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d0dc73d73b4b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00cde5eeb6954971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e555952b8a4b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2524c0421b246b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77fbf8599bd547c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e555952b8a4b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1a593dda474e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2524c0421b246b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algorithmic Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>