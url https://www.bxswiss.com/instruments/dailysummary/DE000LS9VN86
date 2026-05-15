--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00cde5eeb6954971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003c2bce659249a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2524c0421b246b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eceeaa0a6244d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1a593dda474e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2524c0421b246b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f342f54812744c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eceeaa0a6244d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algorithmic Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,902</x:t>
@@ -737,31 +259,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>