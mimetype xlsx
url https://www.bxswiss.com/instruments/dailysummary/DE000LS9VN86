--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003c2bce659249a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8597c2e2344deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eceeaa0a6244d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf996bf49304ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f342f54812744c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eceeaa0a6244d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d7f1a88cc64be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf996bf49304ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algorithmic Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...142 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,801</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>111,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>