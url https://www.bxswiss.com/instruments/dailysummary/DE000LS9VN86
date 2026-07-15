--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8597c2e2344deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4ead3d299045f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf996bf49304ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3913cef5a19b4a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d7f1a88cc64be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf996bf49304ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e20fb33d1e541fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3913cef5a19b4a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algorithmic Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>114,323</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>