--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4ead3d299045f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd8fd274923498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3913cef5a19b4a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d335e0baf104021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e20fb33d1e541fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3913cef5a19b4a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70c9716453814a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d335e0baf104021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algorithmic Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>