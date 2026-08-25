--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd8fd274923498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be96ad244b44e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d335e0baf104021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cd5d2f0b0614038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70c9716453814a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d335e0baf104021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e608ee4aa14b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cd5d2f0b0614038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algorithmic Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,479</x:t>
@@ -737,31 +292,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>