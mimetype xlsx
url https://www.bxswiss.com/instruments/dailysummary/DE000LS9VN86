--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be96ad244b44e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4850b9998bf2441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cd5d2f0b0614038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4340d0aeb947f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e608ee4aa14b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cd5d2f0b0614038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8754a0e72fa4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4340d0aeb947f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algorithmic Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>