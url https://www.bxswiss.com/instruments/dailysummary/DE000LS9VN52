--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3101d5612b8042d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97042449ebe641d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ab7ca2b9e894f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86491341417e4e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2031c10746634832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ab7ca2b9e894f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R965ce799bf86481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86491341417e4e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>