--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97042449ebe641d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652e60a005a748e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86491341417e4e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b81e0d0887e45ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R965ce799bf86481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86491341417e4e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c131e7e71cd4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b81e0d0887e45ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>45,559</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,229</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>44,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,243</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>