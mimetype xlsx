--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652e60a005a748e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5c9d819e84439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b81e0d0887e45ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c080148d7344d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c131e7e71cd4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b81e0d0887e45ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd6574f217b492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c080148d7344d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>