--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5c9d819e84439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabea4ddd98f047f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c080148d7344d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb277d69b5b40f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd6574f217b492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c080148d7344d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aeeafdd537a426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb277d69b5b40f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>