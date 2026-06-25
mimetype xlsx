--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabea4ddd98f047f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126bcb0787f942f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb277d69b5b40f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557387b927394900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aeeafdd537a426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb277d69b5b40f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885003f5580d4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557387b927394900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>53,830</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,760</x:t>
-[...308 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,872</x:t>
-[...171 lines deleted...]
-          <x:t>55,768</x:t>
+          <x:t>54,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>