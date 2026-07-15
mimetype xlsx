--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126bcb0787f942f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317fddfe03d6466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557387b927394900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a50f19e0274376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885003f5580d4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557387b927394900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f97317b596451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a50f19e0274376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>