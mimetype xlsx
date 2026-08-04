--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317fddfe03d6466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5970b7f6e6314f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a50f19e0274376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra275b49224b54a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f97317b596451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a50f19e0274376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f9758ec2d746a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra275b49224b54a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,792</x:t>
-[...522 lines deleted...]
-          <x:t>56,065</x:t>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>