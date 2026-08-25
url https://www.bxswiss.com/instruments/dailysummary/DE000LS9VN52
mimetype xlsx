--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5970b7f6e6314f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bcbe66d67b4311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra275b49224b54a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d29bc297d94dc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f9758ec2d746a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra275b49224b54a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a49c4b14ab42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d29bc297d94dc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>54,811</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>54,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>