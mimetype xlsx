--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bcbe66d67b4311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cef75c17fd4dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d29bc297d94dc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf99031d0c6455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a49c4b14ab42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d29bc297d94dc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20987e3877224653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf99031d0c6455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>