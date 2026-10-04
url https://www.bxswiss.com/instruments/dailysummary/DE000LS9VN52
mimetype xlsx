--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cef75c17fd4dbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c4d49c08284ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf99031d0c6455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d01ca135d144f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20987e3877224653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf99031d0c6455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96507dac37754965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d01ca135d144f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,397</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>55,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,152</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>