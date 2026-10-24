--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c4d49c08284ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd716dac9fe45ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d01ca135d144f0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re568206167004fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96507dac37754965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d01ca135d144f0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eec835cb7be4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re568206167004fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>